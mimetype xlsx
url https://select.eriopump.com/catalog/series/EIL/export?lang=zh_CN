--- v0 (2026-06-27)
+++ v1 (2026-08-25)
@@ -515,51 +515,51 @@
       </c>
       <c r="G7" t="n" s="0">
         <v>224.0</v>
       </c>
       <c r="H7" t="n" s="0">
         <v>200.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="0">
         <v>14</v>
       </c>
       <c r="B8" t="n" s="0">
         <v>151.4</v>
       </c>
       <c r="C8" t="n" s="0">
         <v>25.2</v>
       </c>
       <c r="D8" t="n" s="0">
         <v>77.0</v>
       </c>
       <c r="E8" t="n" s="0">
         <v>15.0</v>
       </c>
       <c r="F8" t="n" s="0">
-        <v>2930.0</v>
+        <v>1460.0</v>
       </c>
       <c r="G8" t="n" s="0">
         <v>358.0</v>
       </c>
       <c r="H8" t="n" s="0">
         <v>326.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s" s="0">
         <v>15</v>
       </c>
       <c r="B9" t="n" s="0">
         <v>160.1</v>
       </c>
       <c r="C9" t="n" s="0">
         <v>31.1</v>
       </c>
       <c r="D9" t="n" s="0">
         <v>82.2</v>
       </c>
       <c r="E9" t="n" s="0">
         <v>18.5</v>
       </c>
       <c r="F9" t="n" s="0">
@@ -567,51 +567,51 @@
       </c>
       <c r="G9" t="n" s="0">
         <v>242.0</v>
       </c>
       <c r="H9" t="n" s="0">
         <v>217.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s" s="0">
         <v>16</v>
       </c>
       <c r="B10" t="n" s="0">
         <v>163.5</v>
       </c>
       <c r="C10" t="n" s="0">
         <v>29.3</v>
       </c>
       <c r="D10" t="n" s="0">
         <v>76.4</v>
       </c>
       <c r="E10" t="n" s="0">
         <v>18.5</v>
       </c>
       <c r="F10" t="n" s="0">
-        <v>2930.0</v>
+        <v>1460.0</v>
       </c>
       <c r="G10" t="n" s="0">
         <v>400.0</v>
       </c>
       <c r="H10" t="n" s="0">
         <v>368.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="0">
         <v>17</v>
       </c>
       <c r="B11" t="n" s="0">
         <v>171.12</v>
       </c>
       <c r="C11" t="n" s="0">
         <v>33.97</v>
       </c>
       <c r="D11" t="n" s="0">
         <v>82.2</v>
       </c>
       <c r="E11" t="n" s="0">
         <v>22.0</v>
       </c>
       <c r="F11" t="n" s="0">
@@ -717,57 +717,57 @@
       </c>
       <c r="E15" t="n" s="0">
         <v>0.0</v>
       </c>
       <c r="F15" t="n" s="0">
         <v>0.0</v>
       </c>
       <c r="G15" t="n" s="0">
         <v>0.0</v>
       </c>
       <c r="H15" t="n" s="0">
         <v>0.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s" s="0">
         <v>22</v>
       </c>
       <c r="B16" t="n" s="0">
         <v>9.9</v>
       </c>
       <c r="C16" t="n" s="0">
         <v>9.3</v>
       </c>
       <c r="D16" t="n" s="0">
-        <v>57.5</v>
+        <v>49.2</v>
       </c>
       <c r="E16" t="n" s="0">
         <v>0.55</v>
       </c>
       <c r="F16" t="n" s="0">
-        <v>0.0</v>
+        <v>1425.0</v>
       </c>
       <c r="G16" t="n" s="0">
         <v>27.8</v>
       </c>
       <c r="H16" t="n" s="0">
         <v>24.2</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s" s="0">
         <v>23</v>
       </c>
       <c r="B17" t="n" s="0">
         <v>0.0</v>
       </c>
       <c r="C17" t="n" s="0">
         <v>0.0</v>
       </c>
       <c r="D17" t="n" s="0">
         <v>0.0</v>
       </c>
       <c r="E17" t="n" s="0">
         <v>0.0</v>
       </c>
       <c r="F17" t="n" s="0">
@@ -789,54 +789,54 @@
       </c>
       <c r="C18" t="n" s="0">
         <v>0.0</v>
       </c>
       <c r="D18" t="n" s="0">
         <v>0.0</v>
       </c>
       <c r="E18" t="n" s="0">
         <v>0.0</v>
       </c>
       <c r="F18" t="n" s="0">
         <v>0.0</v>
       </c>
       <c r="G18" t="n" s="0">
         <v>0.0</v>
       </c>
       <c r="H18" t="n" s="0">
         <v>0.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s" s="0">
         <v>25</v>
       </c>
       <c r="B19" t="n" s="0">
-        <v>20.665</v>
+        <v>20.18</v>
       </c>
       <c r="C19" t="n" s="0">
-        <v>35.68</v>
+        <v>34.9</v>
       </c>
       <c r="D19" t="n" s="0">
         <v>51.0</v>
       </c>
       <c r="E19" t="n" s="0">
         <v>4.0</v>
       </c>
       <c r="F19" t="n" s="0">
         <v>2940.0</v>
       </c>
       <c r="G19" t="n" s="0">
         <v>91.0</v>
       </c>
       <c r="H19" t="n" s="0">
         <v>72.7</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s" s="0">
         <v>26</v>
       </c>
       <c r="B20" t="n" s="0">
         <v>23.66</v>
       </c>
       <c r="C20" t="n" s="0">
@@ -853,77 +853,77 @@
       </c>
       <c r="G20" t="n" s="0">
         <v>111.0</v>
       </c>
       <c r="H20" t="n" s="0">
         <v>93.2</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s" s="0">
         <v>27</v>
       </c>
       <c r="B21" t="n" s="0">
         <v>17.01</v>
       </c>
       <c r="C21" t="n" s="0">
         <v>8.93</v>
       </c>
       <c r="D21" t="n" s="0">
         <v>57.7</v>
       </c>
       <c r="E21" t="n" s="0">
         <v>0.75</v>
       </c>
       <c r="F21" t="n" s="0">
-        <v>1450.0</v>
+        <v>1425.0</v>
       </c>
       <c r="G21" t="n" s="0">
         <v>78.0</v>
       </c>
       <c r="H21" t="n" s="0">
         <v>59.9</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s" s="0">
         <v>28</v>
       </c>
       <c r="B22" t="n" s="0">
         <v>19.25</v>
       </c>
       <c r="C22" t="n" s="0">
         <v>11.47</v>
       </c>
       <c r="D22" t="n" s="0">
         <v>58.8</v>
       </c>
       <c r="E22" t="n" s="0">
         <v>1.1</v>
       </c>
       <c r="F22" t="n" s="0">
-        <v>2880.0</v>
+        <v>1430.0</v>
       </c>
       <c r="G22" t="n" s="0">
         <v>81.0</v>
       </c>
       <c r="H22" t="n" s="0">
         <v>63.4</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s" s="0">
         <v>29</v>
       </c>
       <c r="B23" t="n" s="0">
         <v>0.0</v>
       </c>
       <c r="C23" t="n" s="0">
         <v>0.0</v>
       </c>
       <c r="D23" t="n" s="0">
         <v>0.0</v>
       </c>
       <c r="E23" t="n" s="0">
         <v>0.0</v>
       </c>
       <c r="F23" t="n" s="0">
@@ -1399,51 +1399,51 @@
       </c>
       <c r="G41" t="n" s="0">
         <v>249.0</v>
       </c>
       <c r="H41" t="n" s="0">
         <v>225.0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s" s="0">
         <v>48</v>
       </c>
       <c r="B42" t="n" s="0">
         <v>15.8</v>
       </c>
       <c r="C42" t="n" s="0">
         <v>7.1</v>
       </c>
       <c r="D42" t="n" s="0">
         <v>60.6</v>
       </c>
       <c r="E42" t="n" s="0">
         <v>0.55</v>
       </c>
       <c r="F42" t="n" s="0">
-        <v>0.0</v>
+        <v>1425.0</v>
       </c>
       <c r="G42" t="n" s="0">
         <v>65.0</v>
       </c>
       <c r="H42" t="n" s="0">
         <v>53.3</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s" s="0">
         <v>49</v>
       </c>
       <c r="B43" t="n" s="0">
         <v>61.1</v>
       </c>
       <c r="C43" t="n" s="0">
         <v>74.7</v>
       </c>
       <c r="D43" t="n" s="0">
         <v>63.2</v>
       </c>
       <c r="E43" t="n" s="0">
         <v>22.0</v>
       </c>
       <c r="F43" t="n" s="0">
@@ -1451,77 +1451,77 @@
       </c>
       <c r="G43" t="n" s="0">
         <v>261.0</v>
       </c>
       <c r="H43" t="n" s="0">
         <v>237.0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s" s="0">
         <v>50</v>
       </c>
       <c r="B44" t="n" s="0">
         <v>26.8</v>
       </c>
       <c r="C44" t="n" s="0">
         <v>9.5</v>
       </c>
       <c r="D44" t="n" s="0">
         <v>67.5</v>
       </c>
       <c r="E44" t="n" s="0">
         <v>1.1</v>
       </c>
       <c r="F44" t="n" s="0">
-        <v>2880.0</v>
+        <v>1430.0</v>
       </c>
       <c r="G44" t="n" s="0">
         <v>90.0</v>
       </c>
       <c r="H44" t="n" s="0">
         <v>72.0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s" s="0">
         <v>51</v>
       </c>
       <c r="B45" t="n" s="0">
         <v>29.8</v>
       </c>
       <c r="C45" t="n" s="0">
         <v>10.6</v>
       </c>
       <c r="D45" t="n" s="0">
         <v>67.3</v>
       </c>
       <c r="E45" t="n" s="0">
         <v>1.5</v>
       </c>
       <c r="F45" t="n" s="0">
-        <v>2860.0</v>
+        <v>1430.0</v>
       </c>
       <c r="G45" t="n" s="0">
         <v>92.0</v>
       </c>
       <c r="H45" t="n" s="0">
         <v>73.8</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s" s="0">
         <v>52</v>
       </c>
       <c r="B46" t="n" s="0">
         <v>0.0</v>
       </c>
       <c r="C46" t="n" s="0">
         <v>0.0</v>
       </c>
       <c r="D46" t="n" s="0">
         <v>0.0</v>
       </c>
       <c r="E46" t="n" s="0">
         <v>0.0</v>
       </c>
       <c r="F46" t="n" s="0">
@@ -1633,51 +1633,51 @@
       </c>
       <c r="G50" t="n" s="0">
         <v>0.0</v>
       </c>
       <c r="H50" t="n" s="0">
         <v>0.0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s" s="0">
         <v>57</v>
       </c>
       <c r="B51" t="n" s="0">
         <v>47.5</v>
       </c>
       <c r="C51" t="n" s="0">
         <v>19.8</v>
       </c>
       <c r="D51" t="n" s="0">
         <v>68.7</v>
       </c>
       <c r="E51" t="n" s="0">
         <v>4.0</v>
       </c>
       <c r="F51" t="n" s="0">
-        <v>2940.0</v>
+        <v>1450.0</v>
       </c>
       <c r="G51" t="n" s="0">
         <v>120.0</v>
       </c>
       <c r="H51" t="n" s="0">
         <v>102.0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s" s="0">
         <v>58</v>
       </c>
       <c r="B52" t="n" s="0">
         <v>0.0</v>
       </c>
       <c r="C52" t="n" s="0">
         <v>0.0</v>
       </c>
       <c r="D52" t="n" s="0">
         <v>0.0</v>
       </c>
       <c r="E52" t="n" s="0">
         <v>0.0</v>
       </c>
       <c r="F52" t="n" s="0">
@@ -1844,51 +1844,51 @@
       </c>
       <c r="H58" t="n" s="0">
         <v>309.0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s" s="0">
         <v>65</v>
       </c>
       <c r="B59" t="n" s="0">
         <v>59.4</v>
       </c>
       <c r="C59" t="n" s="0">
         <v>8.9</v>
       </c>
       <c r="D59" t="n" s="0">
         <v>76.2</v>
       </c>
       <c r="E59" t="n" s="0">
         <v>2.2</v>
       </c>
       <c r="F59" t="n" s="0">
         <v>1450.0</v>
       </c>
       <c r="G59" t="n" s="0">
-        <v>4.0</v>
+        <v>94.0</v>
       </c>
       <c r="H59" t="n" s="0">
         <v>76.4</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s" s="0">
         <v>66</v>
       </c>
       <c r="B60" t="n" s="0">
         <v>0.0</v>
       </c>
       <c r="C60" t="n" s="0">
         <v>0.0</v>
       </c>
       <c r="D60" t="n" s="0">
         <v>0.0</v>
       </c>
       <c r="E60" t="n" s="0">
         <v>0.0</v>
       </c>
       <c r="F60" t="n" s="0">
         <v>0.0</v>
       </c>
       <c r="G60" t="n" s="0">
@@ -2075,77 +2075,77 @@
       </c>
       <c r="G67" t="n" s="0">
         <v>0.0</v>
       </c>
       <c r="H67" t="n" s="0">
         <v>0.0</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s" s="0">
         <v>74</v>
       </c>
       <c r="B68" t="n" s="0">
         <v>45.8</v>
       </c>
       <c r="C68" t="n" s="0">
         <v>5.9</v>
       </c>
       <c r="D68" t="n" s="0">
         <v>75.5</v>
       </c>
       <c r="E68" t="n" s="0">
         <v>1.1</v>
       </c>
       <c r="F68" t="n" s="0">
-        <v>2880.0</v>
+        <v>1430.0</v>
       </c>
       <c r="G68" t="n" s="0">
         <v>85.0</v>
       </c>
       <c r="H68" t="n" s="0">
         <v>66.6</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s" s="0">
         <v>75</v>
       </c>
       <c r="B69" t="n" s="0">
         <v>54.7</v>
       </c>
       <c r="C69" t="n" s="0">
         <v>7.6</v>
       </c>
       <c r="D69" t="n" s="0">
         <v>76.6</v>
       </c>
       <c r="E69" t="n" s="0">
         <v>1.5</v>
       </c>
       <c r="F69" t="n" s="0">
-        <v>2860.0</v>
+        <v>1430.0</v>
       </c>
       <c r="G69" t="n" s="0">
         <v>87.0</v>
       </c>
       <c r="H69" t="n" s="0">
         <v>68.9</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>