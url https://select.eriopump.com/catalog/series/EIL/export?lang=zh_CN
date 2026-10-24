--- v1 (2026-08-25)
+++ v2 (2026-10-24)
@@ -1133,51 +1133,51 @@
       </c>
       <c r="E31" t="n" s="0">
         <v>0.0</v>
       </c>
       <c r="F31" t="n" s="0">
         <v>0.0</v>
       </c>
       <c r="G31" t="n" s="0">
         <v>0.0</v>
       </c>
       <c r="H31" t="n" s="0">
         <v>0.0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s" s="0">
         <v>38</v>
       </c>
       <c r="B32" t="n" s="0">
         <v>26.5</v>
       </c>
       <c r="C32" t="n" s="0">
         <v>15.9</v>
       </c>
       <c r="D32" t="n" s="0">
-        <v>64.32</v>
+        <v>60.6</v>
       </c>
       <c r="E32" t="n" s="0">
         <v>2.2</v>
       </c>
       <c r="F32" t="n" s="0">
         <v>1450.0</v>
       </c>
       <c r="G32" t="n" s="0">
         <v>115.0</v>
       </c>
       <c r="H32" t="n" s="0">
         <v>96.6</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s" s="0">
         <v>39</v>
       </c>
       <c r="B33" t="n" s="0">
         <v>30.6</v>
       </c>
       <c r="C33" t="n" s="0">
         <v>19.1</v>
       </c>
       <c r="D33" t="n" s="0">