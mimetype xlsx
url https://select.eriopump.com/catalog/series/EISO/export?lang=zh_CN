--- v0 (2026-06-27)
+++ v1 (2026-10-24)
@@ -6,74 +6,665 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="泵列表" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8" uniqueCount="8">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="205" uniqueCount="205">
   <si>
     <t>型号</t>
   </si>
   <si>
     <t>额定流量(m³/h)</t>
   </si>
   <si>
     <t>额定扬程(m)</t>
   </si>
   <si>
     <t>效率(%)</t>
   </si>
   <si>
     <t>功率(kW)</t>
   </si>
   <si>
     <t>转速(rpm)</t>
   </si>
   <si>
     <t>泵毛重(kg)</t>
   </si>
   <si>
     <t>泵净重(kg)</t>
+  </si>
+  <si>
+    <t>EISO100-65-200/18.5</t>
+  </si>
+  <si>
+    <t>EISO100-65-200/22</t>
+  </si>
+  <si>
+    <t>EISO100-65-200/3</t>
+  </si>
+  <si>
+    <t>EISO100-65-250/30</t>
+  </si>
+  <si>
+    <t>EISO100-65-250/37</t>
+  </si>
+  <si>
+    <t>EISO100-65-250/4</t>
+  </si>
+  <si>
+    <t>EISO100-65-250A/30</t>
+  </si>
+  <si>
+    <t>EISO100-65-315/11</t>
+  </si>
+  <si>
+    <t>EISO100-65-315/45</t>
+  </si>
+  <si>
+    <t>EISO100-65-315/5.5</t>
+  </si>
+  <si>
+    <t>EISO100-65-315/55</t>
+  </si>
+  <si>
+    <t>EISO100-65-315/7.5</t>
+  </si>
+  <si>
+    <t>EISO100-65-315/75</t>
+  </si>
+  <si>
+    <t>EISO100-65-315A/55</t>
+  </si>
+  <si>
+    <t>EISO100-65-315A/75</t>
+  </si>
+  <si>
+    <t>EISO100-80-125/4</t>
+  </si>
+  <si>
+    <t>EISO100-80-125/5.5</t>
+  </si>
+  <si>
+    <t>EISO100-80-125/7.5</t>
+  </si>
+  <si>
+    <t>EISO100-80-160/1.5</t>
+  </si>
+  <si>
+    <t>EISO100-80-160/11</t>
+  </si>
+  <si>
+    <t>EISO100-80-160/15</t>
+  </si>
+  <si>
+    <t>EISO100-80-160/2.2</t>
+  </si>
+  <si>
+    <t>EISO125-100-125/15</t>
+  </si>
+  <si>
+    <t>EISO125-100-125/18.5</t>
+  </si>
+  <si>
+    <t>EISO125-100-160/22</t>
+  </si>
+  <si>
+    <t>EISO125-100-160/30</t>
+  </si>
+  <si>
+    <t>EISO125-100-160A/30</t>
+  </si>
+  <si>
+    <t>EISO125-100-200/37</t>
+  </si>
+  <si>
+    <t>EISO125-100-200/4</t>
+  </si>
+  <si>
+    <t>EISO125-100-200/45</t>
+  </si>
+  <si>
+    <t>EISO125-100-200/5.5</t>
+  </si>
+  <si>
+    <t>EISO125-100-200/55</t>
+  </si>
+  <si>
+    <t>EISO125-100-200/7.5</t>
+  </si>
+  <si>
+    <t>EISO125-100-200L/30</t>
+  </si>
+  <si>
+    <t>EISO125-100-200L/37</t>
+  </si>
+  <si>
+    <t>EISO125-100-200L/45</t>
+  </si>
+  <si>
+    <t>EISO125-100-200L/55</t>
+  </si>
+  <si>
+    <t>EISO125-100-250/11</t>
+  </si>
+  <si>
+    <t>EISO125-100-250/75</t>
+  </si>
+  <si>
+    <t>EISO125-100-250/90</t>
+  </si>
+  <si>
+    <t>EISO125-100-250L/75</t>
+  </si>
+  <si>
+    <t>EISO125-100-250LA/75</t>
+  </si>
+  <si>
+    <t>EISO125-100-315/110</t>
+  </si>
+  <si>
+    <t>EISO125-100-315/132</t>
+  </si>
+  <si>
+    <t>EISO125-100-315/15</t>
+  </si>
+  <si>
+    <t>EISO125-100-315/160</t>
+  </si>
+  <si>
+    <t>EISO125-100-315/18.5</t>
+  </si>
+  <si>
+    <t>EISO125-100-315A/110</t>
+  </si>
+  <si>
+    <t>EISO125-100-400/22</t>
+  </si>
+  <si>
+    <t>EISO125-100-400/30</t>
+  </si>
+  <si>
+    <t>EISO125-100-400/37</t>
+  </si>
+  <si>
+    <t>EISO125-100-400A/30</t>
+  </si>
+  <si>
+    <t>EISO125-80-160/11</t>
+  </si>
+  <si>
+    <t>EISO125-80-160/15</t>
+  </si>
+  <si>
+    <t>EISO125-80-160/18.5</t>
+  </si>
+  <si>
+    <t>EISO125-80-160/2.2</t>
+  </si>
+  <si>
+    <t>EISO125-80-160/22</t>
+  </si>
+  <si>
+    <t>EISO125-80-160/3</t>
+  </si>
+  <si>
+    <t>EISO125-80-200/30</t>
+  </si>
+  <si>
+    <t>EISO125-80-200/37</t>
+  </si>
+  <si>
+    <t>EISO125-80-200/4</t>
+  </si>
+  <si>
+    <t>EISO125-80-200A/30</t>
+  </si>
+  <si>
+    <t>EISO125-80-250/45</t>
+  </si>
+  <si>
+    <t>EISO125-80-250/5.5</t>
+  </si>
+  <si>
+    <t>EISO125-80-250/55</t>
+  </si>
+  <si>
+    <t>EISO125-80-250/7.5</t>
+  </si>
+  <si>
+    <t>EISO125-80-315/11</t>
+  </si>
+  <si>
+    <t>EISO125-80-315/110</t>
+  </si>
+  <si>
+    <t>EISO125-80-315/15</t>
+  </si>
+  <si>
+    <t>EISO125-80-315/75</t>
+  </si>
+  <si>
+    <t>EISO125-80-315/90</t>
+  </si>
+  <si>
+    <t>EISO125-80-315A/110</t>
+  </si>
+  <si>
+    <t>EISO125-80-315A/75</t>
+  </si>
+  <si>
+    <t>EISO125-80-315A/90</t>
+  </si>
+  <si>
+    <t>EISO125-80-400/15</t>
+  </si>
+  <si>
+    <t>EISO125-80-400/18.5</t>
+  </si>
+  <si>
+    <t>EISO125-80-400/22</t>
+  </si>
+  <si>
+    <t>EISO150-125-200/11</t>
+  </si>
+  <si>
+    <t>EISO150-125-200/45</t>
+  </si>
+  <si>
+    <t>EISO150-125-200/5.5</t>
+  </si>
+  <si>
+    <t>EISO150-125-200/55</t>
+  </si>
+  <si>
+    <t>EISO150-125-200/7.5</t>
+  </si>
+  <si>
+    <t>EISO150-125-200/75</t>
+  </si>
+  <si>
+    <t>EISO150-125-200/90</t>
+  </si>
+  <si>
+    <t>EISO150-125-200A/55</t>
+  </si>
+  <si>
+    <t>EISO150-125-200A/75</t>
+  </si>
+  <si>
+    <t>EISO150-125-250/15</t>
+  </si>
+  <si>
+    <t>EISO150-125-250/18.5</t>
+  </si>
+  <si>
+    <t>EISO150-125-315/22</t>
+  </si>
+  <si>
+    <t>EISO150-125-315/30</t>
+  </si>
+  <si>
+    <t>EISO150-125-315/37</t>
+  </si>
+  <si>
+    <t>EISO150-125-315A/30</t>
+  </si>
+  <si>
+    <t>EISO150-125-400/37</t>
+  </si>
+  <si>
+    <t>EISO150-125-400/45</t>
+  </si>
+  <si>
+    <t>EISO150-125-400/55</t>
+  </si>
+  <si>
+    <t>EISO150-125-400A/45</t>
+  </si>
+  <si>
+    <t>EISO200-150-200/11</t>
+  </si>
+  <si>
+    <t>EISO200-150-200/15</t>
+  </si>
+  <si>
+    <t>EISO200-150-200/18.5</t>
+  </si>
+  <si>
+    <t>EISO200-150-250/22</t>
+  </si>
+  <si>
+    <t>EISO200-150-250/30</t>
+  </si>
+  <si>
+    <t>EISO200-150-250/37</t>
+  </si>
+  <si>
+    <t>EISO200-150-315/45</t>
+  </si>
+  <si>
+    <t>EISO200-150-315/55</t>
+  </si>
+  <si>
+    <t>EISO200-150-400/75</t>
+  </si>
+  <si>
+    <t>EISO200-150-400/90</t>
+  </si>
+  <si>
+    <t>EISO200-150-400A/75</t>
+  </si>
+  <si>
+    <t>EISO250-200-250/22</t>
+  </si>
+  <si>
+    <t>EISO250-200-250/30</t>
+  </si>
+  <si>
+    <t>EISO250-200-250/37</t>
+  </si>
+  <si>
+    <t>EISO250-200-250/45</t>
+  </si>
+  <si>
+    <t>EISO250-200-315/55</t>
+  </si>
+  <si>
+    <t>EISO250-200-315/75</t>
+  </si>
+  <si>
+    <t>EISO250-200-400/110</t>
+  </si>
+  <si>
+    <t>EISO250-200-400/132</t>
+  </si>
+  <si>
+    <t>EISO250-200-400/90</t>
+  </si>
+  <si>
+    <t>EISO300-250-250/45</t>
+  </si>
+  <si>
+    <t>EISO300-250-250/55</t>
+  </si>
+  <si>
+    <t>EISO300-250-250/75</t>
+  </si>
+  <si>
+    <t>EISO300-250-250A/75</t>
+  </si>
+  <si>
+    <t>EISO300-250-315/110</t>
+  </si>
+  <si>
+    <t>EISO300-250-315/90</t>
+  </si>
+  <si>
+    <t>EISO300-250-400/132</t>
+  </si>
+  <si>
+    <t>EISO300-250-400/160</t>
+  </si>
+  <si>
+    <t>EISO300-250-400/200</t>
+  </si>
+  <si>
+    <t>EISO300-250-400A/160</t>
+  </si>
+  <si>
+    <t>EISO350-300-315/110</t>
+  </si>
+  <si>
+    <t>EISO350-300-315/132</t>
+  </si>
+  <si>
+    <t>EISO350-300-315/160</t>
+  </si>
+  <si>
+    <t>EISO350-300-315A/160</t>
+  </si>
+  <si>
+    <t>EISO350-300-400/200</t>
+  </si>
+  <si>
+    <t>EISO350-300-400/250</t>
+  </si>
+  <si>
+    <t>EISO350-300-400/280</t>
+  </si>
+  <si>
+    <t>EISO50-32-125/0.75</t>
+  </si>
+  <si>
+    <t>EISO50-32-125/1.1</t>
+  </si>
+  <si>
+    <t>EISO50-32-125/1.5</t>
+  </si>
+  <si>
+    <t>EISO50-32-160/0.55</t>
+  </si>
+  <si>
+    <t>EISO50-32-160/2.2</t>
+  </si>
+  <si>
+    <t>EISO50-32-160/3</t>
+  </si>
+  <si>
+    <t>EISO50-32-160A/2.2</t>
+  </si>
+  <si>
+    <t>EISO50-32-200/0.55</t>
+  </si>
+  <si>
+    <t>EISO50-32-200/0.75</t>
+  </si>
+  <si>
+    <t>EISO50-32-200/4</t>
+  </si>
+  <si>
+    <t>EISO50-32-200/5.5</t>
+  </si>
+  <si>
+    <t>EISO50-32-200A/4</t>
+  </si>
+  <si>
+    <t>EISO50-32-250/1.1</t>
+  </si>
+  <si>
+    <t>EISO50-32-250/1.5</t>
+  </si>
+  <si>
+    <t>EISO50-32-250/11</t>
+  </si>
+  <si>
+    <t>EISO50-32-250/7.5</t>
+  </si>
+  <si>
+    <t>EISO50-32-250A/7.5</t>
+  </si>
+  <si>
+    <t>EISO65-40-200/0.75</t>
+  </si>
+  <si>
+    <t>EISO65-40-200/1.1</t>
+  </si>
+  <si>
+    <t>EISO65-40-200/5.5</t>
+  </si>
+  <si>
+    <t>EISO65-40-200/7.5</t>
+  </si>
+  <si>
+    <t>EISO65-40-250/1.5</t>
+  </si>
+  <si>
+    <t>EISO65-40-250/11</t>
+  </si>
+  <si>
+    <t>EISO65-40-250/15</t>
+  </si>
+  <si>
+    <t>EISO65-40-250A/11</t>
+  </si>
+  <si>
+    <t>EISO65-40-315/15</t>
+  </si>
+  <si>
+    <t>EISO65-40-315/18.5</t>
+  </si>
+  <si>
+    <t>EISO65-40-315/2.2</t>
+  </si>
+  <si>
+    <t>EISO65-40-315/22</t>
+  </si>
+  <si>
+    <t>EISO65-40-315/3</t>
+  </si>
+  <si>
+    <t>EISO65-40-315/30</t>
+  </si>
+  <si>
+    <t>EISO65-40-315A/18.5</t>
+  </si>
+  <si>
+    <t>EISO65-40-315A/2.2</t>
+  </si>
+  <si>
+    <t>EISO65-50-125/1.1</t>
+  </si>
+  <si>
+    <t>EISO65-50-125/1.5</t>
+  </si>
+  <si>
+    <t>EISO65-50-125/2.2</t>
+  </si>
+  <si>
+    <t>EISO65-50-160/0.55</t>
+  </si>
+  <si>
+    <t>EISO65-50-160/3</t>
+  </si>
+  <si>
+    <t>EISO65-50-160/4</t>
+  </si>
+  <si>
+    <t>EISO80-50-200/1.5</t>
+  </si>
+  <si>
+    <t>EISO80-50-200/11</t>
+  </si>
+  <si>
+    <t>EISO80-50-200/15</t>
+  </si>
+  <si>
+    <t>EISO80-50-200A/11</t>
+  </si>
+  <si>
+    <t>EISO80-50-250/18.5</t>
+  </si>
+  <si>
+    <t>EISO80-50-250/2.2</t>
+  </si>
+  <si>
+    <t>EISO80-50-250/22</t>
+  </si>
+  <si>
+    <t>EISO80-50-250/3</t>
+  </si>
+  <si>
+    <t>EISO80-50-250A/18.5</t>
+  </si>
+  <si>
+    <t>EISO80-50-315/30</t>
+  </si>
+  <si>
+    <t>EISO80-50-315/37</t>
+  </si>
+  <si>
+    <t>EISO80-50-315/4</t>
+  </si>
+  <si>
+    <t>EISO80-50-315/45</t>
+  </si>
+  <si>
+    <t>EISO80-50-315/5.5</t>
+  </si>
+  <si>
+    <t>EISO80-50-315A/30</t>
+  </si>
+  <si>
+    <t>EISO80-50-315A/37</t>
+  </si>
+  <si>
+    <t>EISO80-50-315A/4</t>
+  </si>
+  <si>
+    <t>EISO80-50-315B/30</t>
+  </si>
+  <si>
+    <t>EISO80-65-125/2.2</t>
+  </si>
+  <si>
+    <t>EISO80-65-125/3</t>
+  </si>
+  <si>
+    <t>EISO80-65-125/4</t>
+  </si>
+  <si>
+    <t>EISO80-65-160/0.75</t>
+  </si>
+  <si>
+    <t>EISO80-65-160/1.1</t>
+  </si>
+  <si>
+    <t>EISO80-65-160/5.5</t>
+  </si>
+  <si>
+    <t>EISO80-65-160/7.5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -96,84 +687,5206 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="true" applyFill="true" applyBorder="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:H1"/>
+  <dimension ref="A1:H198"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
-    <col min="1" max="1" width="4.85546875" customWidth="true" bestFit="true"/>
+    <col min="1" max="1" width="22.54296875" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="14.8828125" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="12.10546875" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="8.3671875" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="9.76953125" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="10.65625" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="10.89453125" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.89453125" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="1">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="1">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="1">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="1">
         <v>3</v>
       </c>
       <c r="E1" t="s" s="1">
         <v>4</v>
       </c>
       <c r="F1" t="s" s="1">
         <v>5</v>
       </c>
       <c r="G1" t="s" s="1">
         <v>6</v>
       </c>
       <c r="H1" t="s" s="1">
         <v>7</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="s" s="0">
+        <v>8</v>
+      </c>
+      <c r="B2" t="n" s="0">
+        <v>100.0</v>
+      </c>
+      <c r="C2" t="n" s="0">
+        <v>46.0</v>
+      </c>
+      <c r="D2" t="n" s="0">
+        <v>79.5</v>
+      </c>
+      <c r="E2" t="n" s="0">
+        <v>15.8</v>
+      </c>
+      <c r="F2" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G2" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H2" t="n" s="0">
+        <v>250.0</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s" s="0">
+        <v>9</v>
+      </c>
+      <c r="B3" t="n" s="0">
+        <v>100.0</v>
+      </c>
+      <c r="C3" t="n" s="0">
+        <v>53.0</v>
+      </c>
+      <c r="D3" t="n" s="0">
+        <v>79.0</v>
+      </c>
+      <c r="E3" t="n" s="0">
+        <v>18.3</v>
+      </c>
+      <c r="F3" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G3" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H3" t="n" s="0">
+        <v>285.0</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s" s="0">
+        <v>10</v>
+      </c>
+      <c r="B4" t="n" s="0">
+        <v>50.0</v>
+      </c>
+      <c r="C4" t="n" s="0">
+        <v>13.0</v>
+      </c>
+      <c r="D4" t="n" s="0">
+        <v>77.0</v>
+      </c>
+      <c r="E4" t="n" s="0">
+        <v>2.3</v>
+      </c>
+      <c r="F4" t="n" s="0">
+        <v>1450.0</v>
+      </c>
+      <c r="G4" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H4" t="n" s="0">
+        <v>137.0</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s" s="0">
+        <v>11</v>
+      </c>
+      <c r="B5" t="n" s="0">
+        <v>100.0</v>
+      </c>
+      <c r="C5" t="n" s="0">
+        <v>74.0</v>
+      </c>
+      <c r="D5" t="n" s="0">
+        <v>79.0</v>
+      </c>
+      <c r="E5" t="n" s="0">
+        <v>25.5</v>
+      </c>
+      <c r="F5" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G5" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H5" t="n" s="0">
+        <v>375.0</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s" s="0">
+        <v>12</v>
+      </c>
+      <c r="B6" t="n" s="0">
+        <v>100.0</v>
+      </c>
+      <c r="C6" t="n" s="0">
+        <v>87.0</v>
+      </c>
+      <c r="D6" t="n" s="0">
+        <v>78.0</v>
+      </c>
+      <c r="E6" t="n" s="0">
+        <v>30.4</v>
+      </c>
+      <c r="F6" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G6" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H6" t="n" s="0">
+        <v>385.0</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s" s="0">
+        <v>13</v>
+      </c>
+      <c r="B7" t="n" s="0">
+        <v>50.0</v>
+      </c>
+      <c r="C7" t="n" s="0">
+        <v>18.0</v>
+      </c>
+      <c r="D7" t="n" s="0">
+        <v>77.0</v>
+      </c>
+      <c r="E7" t="n" s="0">
+        <v>3.2</v>
+      </c>
+      <c r="F7" t="n" s="0">
+        <v>1450.0</v>
+      </c>
+      <c r="G7" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H7" t="n" s="0">
+        <v>170.0</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s" s="0">
+        <v>14</v>
+      </c>
+      <c r="B8" t="n" s="0">
+        <v>100.0</v>
+      </c>
+      <c r="C8" t="n" s="0">
+        <v>64.0</v>
+      </c>
+      <c r="D8" t="n" s="0">
+        <v>79.0</v>
+      </c>
+      <c r="E8" t="n" s="0">
+        <v>22.0</v>
+      </c>
+      <c r="F8" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G8" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H8" t="n" s="0">
+        <v>375.0</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s" s="0">
+        <v>15</v>
+      </c>
+      <c r="B9" t="n" s="0">
+        <v>50.0</v>
+      </c>
+      <c r="C9" t="n" s="0">
+        <v>36.5</v>
+      </c>
+      <c r="D9" t="n" s="0">
+        <v>65.0</v>
+      </c>
+      <c r="E9" t="n" s="0">
+        <v>7.7</v>
+      </c>
+      <c r="F9" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G9" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H9" t="n" s="0">
+        <v>295.0</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s" s="0">
+        <v>16</v>
+      </c>
+      <c r="B10" t="n" s="0">
+        <v>100.0</v>
+      </c>
+      <c r="C10" t="n" s="0">
+        <v>100.0</v>
+      </c>
+      <c r="D10" t="n" s="0">
+        <v>69.5</v>
+      </c>
+      <c r="E10" t="n" s="0">
+        <v>39.2</v>
+      </c>
+      <c r="F10" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G10" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H10" t="n" s="0">
+        <v>465.0</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s" s="0">
+        <v>17</v>
+      </c>
+      <c r="B11" t="n" s="0">
+        <v>50.0</v>
+      </c>
+      <c r="C11" t="n" s="0">
+        <v>24.0</v>
+      </c>
+      <c r="D11" t="n" s="0">
+        <v>69.0</v>
+      </c>
+      <c r="E11" t="n" s="0">
+        <v>4.7</v>
+      </c>
+      <c r="F11" t="n" s="0">
+        <v>1450.0</v>
+      </c>
+      <c r="G11" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H11" t="n" s="0">
+        <v>222.0</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s" s="0">
+        <v>18</v>
+      </c>
+      <c r="B12" t="n" s="0">
+        <v>100.0</v>
+      </c>
+      <c r="C12" t="n" s="0">
+        <v>118.0</v>
+      </c>
+      <c r="D12" t="n" s="0">
+        <v>69.5</v>
+      </c>
+      <c r="E12" t="n" s="0">
+        <v>46.3</v>
+      </c>
+      <c r="F12" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G12" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H12" t="n" s="0">
+        <v>595.0</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s" s="0">
+        <v>19</v>
+      </c>
+      <c r="B13" t="n" s="0">
+        <v>50.0</v>
+      </c>
+      <c r="C13" t="n" s="0">
+        <v>32.0</v>
+      </c>
+      <c r="D13" t="n" s="0">
+        <v>65.0</v>
+      </c>
+      <c r="E13" t="n" s="0">
+        <v>6.7</v>
+      </c>
+      <c r="F13" t="n" s="0">
+        <v>1450.0</v>
+      </c>
+      <c r="G13" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H13" t="n" s="0">
+        <v>236.0</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s" s="0">
+        <v>20</v>
+      </c>
+      <c r="B14" t="n" s="0">
+        <v>100.0</v>
+      </c>
+      <c r="C14" t="n" s="0">
+        <v>145.0</v>
+      </c>
+      <c r="D14" t="n" s="0">
+        <v>67.0</v>
+      </c>
+      <c r="E14" t="n" s="0">
+        <v>59.0</v>
+      </c>
+      <c r="F14" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G14" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H14" t="n" s="0">
+        <v>715.0</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s" s="0">
+        <v>21</v>
+      </c>
+      <c r="B15" t="n" s="0">
+        <v>100.0</v>
+      </c>
+      <c r="C15" t="n" s="0">
+        <v>109.0</v>
+      </c>
+      <c r="D15" t="n" s="0">
+        <v>70.5</v>
+      </c>
+      <c r="E15" t="n" s="0">
+        <v>42.1</v>
+      </c>
+      <c r="F15" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G15" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H15" t="n" s="0">
+        <v>595.0</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s" s="0">
+        <v>22</v>
+      </c>
+      <c r="B16" t="n" s="0">
+        <v>100.0</v>
+      </c>
+      <c r="C16" t="n" s="0">
+        <v>132.0</v>
+      </c>
+      <c r="D16" t="n" s="0">
+        <v>68.0</v>
+      </c>
+      <c r="E16" t="n" s="0">
+        <v>52.9</v>
+      </c>
+      <c r="F16" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G16" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H16" t="n" s="0">
+        <v>715.0</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s" s="0">
+        <v>23</v>
+      </c>
+      <c r="B17" t="n" s="0">
+        <v>100.0</v>
+      </c>
+      <c r="C17" t="n" s="0">
+        <v>9.0</v>
+      </c>
+      <c r="D17" t="n" s="0">
+        <v>70.0</v>
+      </c>
+      <c r="E17" t="n" s="0">
+        <v>3.5</v>
+      </c>
+      <c r="F17" t="n" s="0">
+        <v>2900.0</v>
+      </c>
+      <c r="G17" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H17" t="n" s="0">
+        <v>115.0</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s" s="0">
+        <v>24</v>
+      </c>
+      <c r="B18" t="n" s="0">
+        <v>100.0</v>
+      </c>
+      <c r="C18" t="n" s="0">
+        <v>14.5</v>
+      </c>
+      <c r="D18" t="n" s="0">
+        <v>80.0</v>
+      </c>
+      <c r="E18" t="n" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="F18" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G18" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H18" t="n" s="0">
+        <v>135.0</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s" s="0">
+        <v>25</v>
+      </c>
+      <c r="B19" t="n" s="0">
+        <v>100.0</v>
+      </c>
+      <c r="C19" t="n" s="0">
+        <v>20.0</v>
+      </c>
+      <c r="D19" t="n" s="0">
+        <v>81.0</v>
+      </c>
+      <c r="E19" t="n" s="0">
+        <v>6.7</v>
+      </c>
+      <c r="F19" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G19" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H19" t="n" s="0">
+        <v>142.0</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s" s="0">
+        <v>26</v>
+      </c>
+      <c r="B20" t="n" s="0">
+        <v>50.0</v>
+      </c>
+      <c r="C20" t="n" s="0">
+        <v>7.0</v>
+      </c>
+      <c r="D20" t="n" s="0">
+        <v>81.5</v>
+      </c>
+      <c r="E20" t="n" s="0">
+        <v>1.2</v>
+      </c>
+      <c r="F20" t="n" s="0">
+        <v>1450.0</v>
+      </c>
+      <c r="G20" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H20" t="n" s="0">
+        <v>121.0</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s" s="0">
+        <v>27</v>
+      </c>
+      <c r="B21" t="n" s="0">
+        <v>100.0</v>
+      </c>
+      <c r="C21" t="n" s="0">
+        <v>29.5</v>
+      </c>
+      <c r="D21" t="n" s="0">
+        <v>83.5</v>
+      </c>
+      <c r="E21" t="n" s="0">
+        <v>9.6</v>
+      </c>
+      <c r="F21" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G21" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H21" t="n" s="0">
+        <v>215.0</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s" s="0">
+        <v>28</v>
+      </c>
+      <c r="B22" t="n" s="0">
+        <v>100.0</v>
+      </c>
+      <c r="C22" t="n" s="0">
+        <v>38.0</v>
+      </c>
+      <c r="D22" t="n" s="0">
+        <v>83.0</v>
+      </c>
+      <c r="E22" t="n" s="0">
+        <v>12.5</v>
+      </c>
+      <c r="F22" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G22" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H22" t="n" s="0">
+        <v>230.0</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s" s="0">
+        <v>29</v>
+      </c>
+      <c r="B23" t="n" s="0">
+        <v>50.0</v>
+      </c>
+      <c r="C23" t="n" s="0">
+        <v>9.0</v>
+      </c>
+      <c r="D23" t="n" s="0">
+        <v>81.0</v>
+      </c>
+      <c r="E23" t="n" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="F23" t="n" s="0">
+        <v>1450.0</v>
+      </c>
+      <c r="G23" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H23" t="n" s="0">
+        <v>130.0</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s" s="0">
+        <v>30</v>
+      </c>
+      <c r="B24" t="n" s="0">
+        <v>250.0</v>
+      </c>
+      <c r="C24" t="n" s="0">
+        <v>16.0</v>
+      </c>
+      <c r="D24" t="n" s="0">
+        <v>77.5</v>
+      </c>
+      <c r="E24" t="n" s="0">
+        <v>14.0</v>
+      </c>
+      <c r="F24" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G24" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H24" t="n" s="0">
+        <v>240.0</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s" s="0">
+        <v>31</v>
+      </c>
+      <c r="B25" t="n" s="0">
+        <v>250.0</v>
+      </c>
+      <c r="C25" t="n" s="0">
+        <v>20.0</v>
+      </c>
+      <c r="D25" t="n" s="0">
+        <v>80.5</v>
+      </c>
+      <c r="E25" t="n" s="0">
+        <v>17.0</v>
+      </c>
+      <c r="F25" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G25" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H25" t="n" s="0">
+        <v>258.0</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s" s="0">
+        <v>32</v>
+      </c>
+      <c r="B26" t="n" s="0">
+        <v>250.0</v>
+      </c>
+      <c r="C26" t="n" s="0">
+        <v>24.0</v>
+      </c>
+      <c r="D26" t="n" s="0">
+        <v>80.0</v>
+      </c>
+      <c r="E26" t="n" s="0">
+        <v>20.4</v>
+      </c>
+      <c r="F26" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G26" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H26" t="n" s="0">
+        <v>314.0</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s" s="0">
+        <v>33</v>
+      </c>
+      <c r="B27" t="n" s="0">
+        <v>250.0</v>
+      </c>
+      <c r="C27" t="n" s="0">
+        <v>34.0</v>
+      </c>
+      <c r="D27" t="n" s="0">
+        <v>84.5</v>
+      </c>
+      <c r="E27" t="n" s="0">
+        <v>27.4</v>
+      </c>
+      <c r="F27" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G27" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H27" t="n" s="0">
+        <v>375.0</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="s" s="0">
+        <v>34</v>
+      </c>
+      <c r="B28" t="n" s="0">
+        <v>250.0</v>
+      </c>
+      <c r="C28" t="n" s="0">
+        <v>29.0</v>
+      </c>
+      <c r="D28" t="n" s="0">
+        <v>83.0</v>
+      </c>
+      <c r="E28" t="n" s="0">
+        <v>23.8</v>
+      </c>
+      <c r="F28" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G28" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H28" t="n" s="0">
+        <v>375.0</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s" s="0">
+        <v>35</v>
+      </c>
+      <c r="B29" t="n" s="0">
+        <v>250.0</v>
+      </c>
+      <c r="C29" t="n" s="0">
+        <v>39.0</v>
+      </c>
+      <c r="D29" t="n" s="0">
+        <v>85.0</v>
+      </c>
+      <c r="E29" t="n" s="0">
+        <v>31.3</v>
+      </c>
+      <c r="F29" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G29" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H29" t="n" s="0">
+        <v>390.0</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s" s="0">
+        <v>36</v>
+      </c>
+      <c r="B30" t="n" s="0">
+        <v>125.0</v>
+      </c>
+      <c r="C30" t="n" s="0">
+        <v>7.0</v>
+      </c>
+      <c r="D30" t="n" s="0">
+        <v>78.0</v>
+      </c>
+      <c r="E30" t="n" s="0">
+        <v>3.1</v>
+      </c>
+      <c r="F30" t="n" s="0">
+        <v>1450.0</v>
+      </c>
+      <c r="G30" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H30" t="n" s="0">
+        <v>166.0</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s" s="0">
+        <v>37</v>
+      </c>
+      <c r="B31" t="n" s="0">
+        <v>250.0</v>
+      </c>
+      <c r="C31" t="n" s="0">
+        <v>51.0</v>
+      </c>
+      <c r="D31" t="n" s="0">
+        <v>85.5</v>
+      </c>
+      <c r="E31" t="n" s="0">
+        <v>40.6</v>
+      </c>
+      <c r="F31" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G31" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H31" t="n" s="0">
+        <v>439.0</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="s" s="0">
+        <v>38</v>
+      </c>
+      <c r="B32" t="n" s="0">
+        <v>125.0</v>
+      </c>
+      <c r="C32" t="n" s="0">
+        <v>12.0</v>
+      </c>
+      <c r="D32" t="n" s="0">
+        <v>84.0</v>
+      </c>
+      <c r="E32" t="n" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="F32" t="n" s="0">
+        <v>1450.0</v>
+      </c>
+      <c r="G32" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H32" t="n" s="0">
+        <v>190.0</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s" s="0">
+        <v>39</v>
+      </c>
+      <c r="B33" t="n" s="0">
+        <v>250.0</v>
+      </c>
+      <c r="C33" t="n" s="0">
+        <v>61.0</v>
+      </c>
+      <c r="D33" t="n" s="0">
+        <v>86.0</v>
+      </c>
+      <c r="E33" t="n" s="0">
+        <v>48.3</v>
+      </c>
+      <c r="F33" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G33" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H33" t="n" s="0">
+        <v>570.0</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="s" s="0">
+        <v>40</v>
+      </c>
+      <c r="B34" t="n" s="0">
+        <v>125.0</v>
+      </c>
+      <c r="C34" t="n" s="0">
+        <v>14.5</v>
+      </c>
+      <c r="D34" t="n" s="0">
+        <v>84.5</v>
+      </c>
+      <c r="E34" t="n" s="0">
+        <v>5.8</v>
+      </c>
+      <c r="F34" t="n" s="0">
+        <v>1450.0</v>
+      </c>
+      <c r="G34" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H34" t="n" s="0">
+        <v>202.0</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="s" s="0">
+        <v>41</v>
+      </c>
+      <c r="B35" t="n" s="0">
+        <v>200.0</v>
+      </c>
+      <c r="C35" t="n" s="0">
+        <v>43.0</v>
+      </c>
+      <c r="D35" t="n" s="0">
+        <v>86.0</v>
+      </c>
+      <c r="E35" t="n" s="0">
+        <v>27.3</v>
+      </c>
+      <c r="F35" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G35" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H35" t="n" s="0">
+        <v>380.0</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s" s="0">
+        <v>42</v>
+      </c>
+      <c r="B36" t="n" s="0">
+        <v>200.0</v>
+      </c>
+      <c r="C36" t="n" s="0">
+        <v>51.0</v>
+      </c>
+      <c r="D36" t="n" s="0">
+        <v>85.0</v>
+      </c>
+      <c r="E36" t="n" s="0">
+        <v>32.7</v>
+      </c>
+      <c r="F36" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G36" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H36" t="n" s="0">
+        <v>390.0</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="s" s="0">
+        <v>43</v>
+      </c>
+      <c r="B37" t="n" s="0">
+        <v>200.0</v>
+      </c>
+      <c r="C37" t="n" s="0">
+        <v>61.0</v>
+      </c>
+      <c r="D37" t="n" s="0">
+        <v>84.0</v>
+      </c>
+      <c r="E37" t="n" s="0">
+        <v>39.6</v>
+      </c>
+      <c r="F37" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G37" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H37" t="n" s="0">
+        <v>447.0</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="s" s="0">
+        <v>44</v>
+      </c>
+      <c r="B38" t="n" s="0">
+        <v>200.0</v>
+      </c>
+      <c r="C38" t="n" s="0">
+        <v>70.0</v>
+      </c>
+      <c r="D38" t="n" s="0">
+        <v>83.0</v>
+      </c>
+      <c r="E38" t="n" s="0">
+        <v>46.0</v>
+      </c>
+      <c r="F38" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G38" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H38" t="n" s="0">
+        <v>570.0</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s" s="0">
+        <v>45</v>
+      </c>
+      <c r="B39" t="n" s="0">
+        <v>125.0</v>
+      </c>
+      <c r="C39" t="n" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="D39" t="n" s="0">
+        <v>78.5</v>
+      </c>
+      <c r="E39" t="n" s="0">
+        <v>9.3</v>
+      </c>
+      <c r="F39" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G39" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H39" t="n" s="0">
+        <v>295.0</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="s" s="0">
+        <v>46</v>
+      </c>
+      <c r="B40" t="n" s="0">
+        <v>250.0</v>
+      </c>
+      <c r="C40" t="n" s="0">
+        <v>76.0</v>
+      </c>
+      <c r="D40" t="n" s="0">
+        <v>81.0</v>
+      </c>
+      <c r="E40" t="n" s="0">
+        <v>64.0</v>
+      </c>
+      <c r="F40" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G40" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H40" t="n" s="0">
+        <v>730.0</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="s" s="0">
+        <v>47</v>
+      </c>
+      <c r="B41" t="n" s="0">
+        <v>250.0</v>
+      </c>
+      <c r="C41" t="n" s="0">
+        <v>86.0</v>
+      </c>
+      <c r="D41" t="n" s="0">
+        <v>80.5</v>
+      </c>
+      <c r="E41" t="n" s="0">
+        <v>72.8</v>
+      </c>
+      <c r="F41" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G41" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H41" t="n" s="0">
+        <v>770.0</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="s" s="0">
+        <v>48</v>
+      </c>
+      <c r="B42" t="n" s="0">
+        <v>200.0</v>
+      </c>
+      <c r="C42" t="n" s="0">
+        <v>92.0</v>
+      </c>
+      <c r="D42" t="n" s="0">
+        <v>75.0</v>
+      </c>
+      <c r="E42" t="n" s="0">
+        <v>66.8</v>
+      </c>
+      <c r="F42" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G42" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H42" t="n" s="0">
+        <v>730.0</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s" s="0">
+        <v>49</v>
+      </c>
+      <c r="B43" t="n" s="0">
+        <v>200.0</v>
+      </c>
+      <c r="C43" t="n" s="0">
+        <v>81.0</v>
+      </c>
+      <c r="D43" t="n" s="0">
+        <v>76.0</v>
+      </c>
+      <c r="E43" t="n" s="0">
+        <v>58.0</v>
+      </c>
+      <c r="F43" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G43" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H43" t="n" s="0">
+        <v>730.0</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="s" s="0">
+        <v>50</v>
+      </c>
+      <c r="B44" t="n" s="0">
+        <v>250.0</v>
+      </c>
+      <c r="C44" t="n" s="0">
+        <v>118.0</v>
+      </c>
+      <c r="D44" t="n" s="0">
+        <v>81.0</v>
+      </c>
+      <c r="E44" t="n" s="0">
+        <v>99.2</v>
+      </c>
+      <c r="F44" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G44" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H44" t="n" s="0">
+        <v>1230.0</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="s" s="0">
+        <v>51</v>
+      </c>
+      <c r="B45" t="n" s="0">
+        <v>250.0</v>
+      </c>
+      <c r="C45" t="n" s="0">
+        <v>135.0</v>
+      </c>
+      <c r="D45" t="n" s="0">
+        <v>80.5</v>
+      </c>
+      <c r="E45" t="n" s="0">
+        <v>114.0</v>
+      </c>
+      <c r="F45" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G45" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H45" t="n" s="0">
+        <v>1340.0</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="s" s="0">
+        <v>52</v>
+      </c>
+      <c r="B46" t="n" s="0">
+        <v>125.0</v>
+      </c>
+      <c r="C46" t="n" s="0">
+        <v>30.0</v>
+      </c>
+      <c r="D46" t="n" s="0">
+        <v>79.0</v>
+      </c>
+      <c r="E46" t="n" s="0">
+        <v>13.0</v>
+      </c>
+      <c r="F46" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G46" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H46" t="n" s="0">
+        <v>330.0</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s" s="0">
+        <v>53</v>
+      </c>
+      <c r="B47" t="n" s="0">
+        <v>250.0</v>
+      </c>
+      <c r="C47" t="n" s="0">
+        <v>145.0</v>
+      </c>
+      <c r="D47" t="n" s="0">
+        <v>80.0</v>
+      </c>
+      <c r="E47" t="n" s="0">
+        <v>124.0</v>
+      </c>
+      <c r="F47" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G47" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H47" t="n" s="0">
+        <v>1435.0</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="s" s="0">
+        <v>54</v>
+      </c>
+      <c r="B48" t="n" s="0">
+        <v>125.0</v>
+      </c>
+      <c r="C48" t="n" s="0">
+        <v>36.5</v>
+      </c>
+      <c r="D48" t="n" s="0">
+        <v>78.0</v>
+      </c>
+      <c r="E48" t="n" s="0">
+        <v>16.0</v>
+      </c>
+      <c r="F48" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G48" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H48" t="n" s="0">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="s" s="0">
+        <v>55</v>
+      </c>
+      <c r="B49" t="n" s="0">
+        <v>250.0</v>
+      </c>
+      <c r="C49" t="n" s="0">
+        <v>102.0</v>
+      </c>
+      <c r="D49" t="n" s="0">
+        <v>81.5</v>
+      </c>
+      <c r="E49" t="n" s="0">
+        <v>85.3</v>
+      </c>
+      <c r="F49" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G49" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H49" t="n" s="0">
+        <v>1230.0</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="s" s="0">
+        <v>56</v>
+      </c>
+      <c r="B50" t="n" s="0">
+        <v>125.0</v>
+      </c>
+      <c r="C50" t="n" s="0">
+        <v>40.0</v>
+      </c>
+      <c r="D50" t="n" s="0">
+        <v>76.0</v>
+      </c>
+      <c r="E50" t="n" s="0">
+        <v>18.0</v>
+      </c>
+      <c r="F50" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G50" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H50" t="n" s="0">
+        <v>405.0</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="s" s="0">
+        <v>57</v>
+      </c>
+      <c r="B51" t="n" s="0">
+        <v>125.0</v>
+      </c>
+      <c r="C51" t="n" s="0">
+        <v>55.0</v>
+      </c>
+      <c r="D51" t="n" s="0">
+        <v>74.5</v>
+      </c>
+      <c r="E51" t="n" s="0">
+        <v>25.1</v>
+      </c>
+      <c r="F51" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G51" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H51" t="n" s="0">
+        <v>475.0</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="s" s="0">
+        <v>58</v>
+      </c>
+      <c r="B52" t="n" s="0">
+        <v>125.0</v>
+      </c>
+      <c r="C52" t="n" s="0">
+        <v>60.0</v>
+      </c>
+      <c r="D52" t="n" s="0">
+        <v>74.0</v>
+      </c>
+      <c r="E52" t="n" s="0">
+        <v>27.6</v>
+      </c>
+      <c r="F52" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G52" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H52" t="n" s="0">
+        <v>548.0</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s" s="0">
+        <v>59</v>
+      </c>
+      <c r="B53" t="n" s="0">
+        <v>125.0</v>
+      </c>
+      <c r="C53" t="n" s="0">
+        <v>48.0</v>
+      </c>
+      <c r="D53" t="n" s="0">
+        <v>75.5</v>
+      </c>
+      <c r="E53" t="n" s="0">
+        <v>21.7</v>
+      </c>
+      <c r="F53" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G53" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H53" t="n" s="0">
+        <v>475.0</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="s" s="0">
+        <v>60</v>
+      </c>
+      <c r="B54" t="n" s="0">
+        <v>160.0</v>
+      </c>
+      <c r="C54" t="n" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="D54" t="n" s="0">
+        <v>81.0</v>
+      </c>
+      <c r="E54" t="n" s="0">
+        <v>10.0</v>
+      </c>
+      <c r="F54" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G54" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H54" t="n" s="0">
+        <v>210.0</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="s" s="0">
+        <v>61</v>
+      </c>
+      <c r="B55" t="n" s="0">
+        <v>160.0</v>
+      </c>
+      <c r="C55" t="n" s="0">
+        <v>26.0</v>
+      </c>
+      <c r="D55" t="n" s="0">
+        <v>82.5</v>
+      </c>
+      <c r="E55" t="n" s="0">
+        <v>13.7</v>
+      </c>
+      <c r="F55" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G55" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H55" t="n" s="0">
+        <v>220.0</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="s" s="0">
+        <v>62</v>
+      </c>
+      <c r="B56" t="n" s="0">
+        <v>160.0</v>
+      </c>
+      <c r="C56" t="n" s="0">
+        <v>32.0</v>
+      </c>
+      <c r="D56" t="n" s="0">
+        <v>83.0</v>
+      </c>
+      <c r="E56" t="n" s="0">
+        <v>16.8</v>
+      </c>
+      <c r="F56" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G56" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H56" t="n" s="0">
+        <v>235.0</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s" s="0">
+        <v>63</v>
+      </c>
+      <c r="B57" t="n" s="0">
+        <v>80.0</v>
+      </c>
+      <c r="C57" t="n" s="0">
+        <v>6.0</v>
+      </c>
+      <c r="D57" t="n" s="0">
+        <v>80.5</v>
+      </c>
+      <c r="E57" t="n" s="0">
+        <v>1.6</v>
+      </c>
+      <c r="F57" t="n" s="0">
+        <v>1450.0</v>
+      </c>
+      <c r="G57" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H57" t="n" s="0">
+        <v>145.0</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s" s="0">
+        <v>64</v>
+      </c>
+      <c r="B58" t="n" s="0">
+        <v>160.0</v>
+      </c>
+      <c r="C58" t="n" s="0">
+        <v>37.0</v>
+      </c>
+      <c r="D58" t="n" s="0">
+        <v>84.5</v>
+      </c>
+      <c r="E58" t="n" s="0">
+        <v>19.0</v>
+      </c>
+      <c r="F58" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G58" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H58" t="n" s="0">
+        <v>275.0</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="s" s="0">
+        <v>65</v>
+      </c>
+      <c r="B59" t="n" s="0">
+        <v>80.0</v>
+      </c>
+      <c r="C59" t="n" s="0">
+        <v>9.0</v>
+      </c>
+      <c r="D59" t="n" s="0">
+        <v>82.5</v>
+      </c>
+      <c r="E59" t="n" s="0">
+        <v>2.4</v>
+      </c>
+      <c r="F59" t="n" s="0">
+        <v>1450.0</v>
+      </c>
+      <c r="G59" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H59" t="n" s="0">
+        <v>150.0</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="s" s="0">
+        <v>66</v>
+      </c>
+      <c r="B60" t="n" s="0">
+        <v>160.0</v>
+      </c>
+      <c r="C60" t="n" s="0">
+        <v>51.0</v>
+      </c>
+      <c r="D60" t="n" s="0">
+        <v>85.5</v>
+      </c>
+      <c r="E60" t="n" s="0">
+        <v>26.0</v>
+      </c>
+      <c r="F60" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G60" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H60" t="n" s="0">
+        <v>330.0</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="s" s="0">
+        <v>67</v>
+      </c>
+      <c r="B61" t="n" s="0">
+        <v>160.0</v>
+      </c>
+      <c r="C61" t="n" s="0">
+        <v>62.0</v>
+      </c>
+      <c r="D61" t="n" s="0">
+        <v>85.0</v>
+      </c>
+      <c r="E61" t="n" s="0">
+        <v>31.8</v>
+      </c>
+      <c r="F61" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G61" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H61" t="n" s="0">
+        <v>340.0</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="s" s="0">
+        <v>68</v>
+      </c>
+      <c r="B62" t="n" s="0">
+        <v>80.0</v>
+      </c>
+      <c r="C62" t="n" s="0">
+        <v>12.0</v>
+      </c>
+      <c r="D62" t="n" s="0">
+        <v>83.5</v>
+      </c>
+      <c r="E62" t="n" s="0">
+        <v>3.1</v>
+      </c>
+      <c r="F62" t="n" s="0">
+        <v>1450.0</v>
+      </c>
+      <c r="G62" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H62" t="n" s="0">
+        <v>175.0</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s" s="0">
+        <v>69</v>
+      </c>
+      <c r="B63" t="n" s="0">
+        <v>160.0</v>
+      </c>
+      <c r="C63" t="n" s="0">
+        <v>44.0</v>
+      </c>
+      <c r="D63" t="n" s="0">
+        <v>85.0</v>
+      </c>
+      <c r="E63" t="n" s="0">
+        <v>22.6</v>
+      </c>
+      <c r="F63" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G63" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H63" t="n" s="0">
+        <v>330.0</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="s" s="0">
+        <v>70</v>
+      </c>
+      <c r="B64" t="n" s="0">
+        <v>160.0</v>
+      </c>
+      <c r="C64" t="n" s="0">
+        <v>72.0</v>
+      </c>
+      <c r="D64" t="n" s="0">
+        <v>81.5</v>
+      </c>
+      <c r="E64" t="n" s="0">
+        <v>38.5</v>
+      </c>
+      <c r="F64" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G64" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H64" t="n" s="0">
+        <v>385.0</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="s" s="0">
+        <v>71</v>
+      </c>
+      <c r="B65" t="n" s="0">
+        <v>80.0</v>
+      </c>
+      <c r="C65" t="n" s="0">
+        <v>17.0</v>
+      </c>
+      <c r="D65" t="n" s="0">
+        <v>79.5</v>
+      </c>
+      <c r="E65" t="n" s="0">
+        <v>4.7</v>
+      </c>
+      <c r="F65" t="n" s="0">
+        <v>1450.0</v>
+      </c>
+      <c r="G65" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H65" t="n" s="0">
+        <v>205.0</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="s" s="0">
+        <v>72</v>
+      </c>
+      <c r="B66" t="n" s="0">
+        <v>160.0</v>
+      </c>
+      <c r="C66" t="n" s="0">
+        <v>87.0</v>
+      </c>
+      <c r="D66" t="n" s="0">
+        <v>82.5</v>
+      </c>
+      <c r="E66" t="n" s="0">
+        <v>46.0</v>
+      </c>
+      <c r="F66" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G66" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H66" t="n" s="0">
+        <v>500.0</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="s" s="0">
+        <v>73</v>
+      </c>
+      <c r="B67" t="n" s="0">
+        <v>80.0</v>
+      </c>
+      <c r="C67" t="n" s="0">
+        <v>21.0</v>
+      </c>
+      <c r="D67" t="n" s="0">
+        <v>80.5</v>
+      </c>
+      <c r="E67" t="n" s="0">
+        <v>5.7</v>
+      </c>
+      <c r="F67" t="n" s="0">
+        <v>1450.0</v>
+      </c>
+      <c r="G67" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H67" t="n" s="0">
+        <v>220.0</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s" s="0">
+        <v>74</v>
+      </c>
+      <c r="B68" t="n" s="0">
+        <v>80.0</v>
+      </c>
+      <c r="C68" t="n" s="0">
+        <v>31.0</v>
+      </c>
+      <c r="D68" t="n" s="0">
+        <v>76.0</v>
+      </c>
+      <c r="E68" t="n" s="0">
+        <v>8.9</v>
+      </c>
+      <c r="F68" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G68" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H68" t="n" s="0">
+        <v>300.0</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="s" s="0">
+        <v>75</v>
+      </c>
+      <c r="B69" t="n" s="0">
+        <v>160.0</v>
+      </c>
+      <c r="C69" t="n" s="0">
+        <v>150.0</v>
+      </c>
+      <c r="D69" t="n" s="0">
+        <v>77.5</v>
+      </c>
+      <c r="E69" t="n" s="0">
+        <v>84.4</v>
+      </c>
+      <c r="F69" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G69" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H69" t="n" s="0">
+        <v>1000.0</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="s" s="0">
+        <v>76</v>
+      </c>
+      <c r="B70" t="n" s="0">
+        <v>80.0</v>
+      </c>
+      <c r="C70" t="n" s="0">
+        <v>38.0</v>
+      </c>
+      <c r="D70" t="n" s="0">
+        <v>75.5</v>
+      </c>
+      <c r="E70" t="n" s="0">
+        <v>11.0</v>
+      </c>
+      <c r="F70" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G70" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H70" t="n" s="0">
+        <v>315.0</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="s" s="0">
+        <v>77</v>
+      </c>
+      <c r="B71" t="n" s="0">
+        <v>160.0</v>
+      </c>
+      <c r="C71" t="n" s="0">
+        <v>115.0</v>
+      </c>
+      <c r="D71" t="n" s="0">
+        <v>78.5</v>
+      </c>
+      <c r="E71" t="n" s="0">
+        <v>63.9</v>
+      </c>
+      <c r="F71" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G71" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H71" t="n" s="0">
+        <v>520.0</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="s" s="0">
+        <v>78</v>
+      </c>
+      <c r="B72" t="n" s="0">
+        <v>160.0</v>
+      </c>
+      <c r="C72" t="n" s="0">
+        <v>132.0</v>
+      </c>
+      <c r="D72" t="n" s="0">
+        <v>78.0</v>
+      </c>
+      <c r="E72" t="n" s="0">
+        <v>73.8</v>
+      </c>
+      <c r="F72" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G72" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H72" t="n" s="0">
+        <v>560.0</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s" s="0">
+        <v>79</v>
+      </c>
+      <c r="B73" t="n" s="0">
+        <v>160.0</v>
+      </c>
+      <c r="C73" t="n" s="0">
+        <v>141.0</v>
+      </c>
+      <c r="D73" t="n" s="0">
+        <v>77.5</v>
+      </c>
+      <c r="E73" t="n" s="0">
+        <v>79.3</v>
+      </c>
+      <c r="F73" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G73" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H73" t="n" s="0">
+        <v>1000.0</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="s" s="0">
+        <v>80</v>
+      </c>
+      <c r="B74" t="n" s="0">
+        <v>160.0</v>
+      </c>
+      <c r="C74" t="n" s="0">
+        <v>101.0</v>
+      </c>
+      <c r="D74" t="n" s="0">
+        <v>78.5</v>
+      </c>
+      <c r="E74" t="n" s="0">
+        <v>56.1</v>
+      </c>
+      <c r="F74" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G74" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H74" t="n" s="0">
+        <v>520.0</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="s" s="0">
+        <v>81</v>
+      </c>
+      <c r="B75" t="n" s="0">
+        <v>160.0</v>
+      </c>
+      <c r="C75" t="n" s="0">
+        <v>124.0</v>
+      </c>
+      <c r="D75" t="n" s="0">
+        <v>78.0</v>
+      </c>
+      <c r="E75" t="n" s="0">
+        <v>69.3</v>
+      </c>
+      <c r="F75" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G75" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H75" t="n" s="0">
+        <v>560.0</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="s" s="0">
+        <v>82</v>
+      </c>
+      <c r="B76" t="n" s="0">
+        <v>80.0</v>
+      </c>
+      <c r="C76" t="n" s="0">
+        <v>43.0</v>
+      </c>
+      <c r="D76" t="n" s="0">
+        <v>73.0</v>
+      </c>
+      <c r="E76" t="n" s="0">
+        <v>12.8</v>
+      </c>
+      <c r="F76" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G76" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H76" t="n" s="0">
+        <v>357.0</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s" s="0">
+        <v>83</v>
+      </c>
+      <c r="B77" t="n" s="0">
+        <v>80.0</v>
+      </c>
+      <c r="C77" t="n" s="0">
+        <v>52.0</v>
+      </c>
+      <c r="D77" t="n" s="0">
+        <v>72.5</v>
+      </c>
+      <c r="E77" t="n" s="0">
+        <v>15.6</v>
+      </c>
+      <c r="F77" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G77" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H77" t="n" s="0">
+        <v>376.0</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="s" s="0">
+        <v>84</v>
+      </c>
+      <c r="B78" t="n" s="0">
+        <v>80.0</v>
+      </c>
+      <c r="C78" t="n" s="0">
+        <v>57.0</v>
+      </c>
+      <c r="D78" t="n" s="0">
+        <v>72.0</v>
+      </c>
+      <c r="E78" t="n" s="0">
+        <v>17.3</v>
+      </c>
+      <c r="F78" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G78" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H78" t="n" s="0">
+        <v>412.0</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="s" s="0">
+        <v>85</v>
+      </c>
+      <c r="B79" t="n" s="0">
+        <v>200.0</v>
+      </c>
+      <c r="C79" t="n" s="0">
+        <v>15.0</v>
+      </c>
+      <c r="D79" t="n" s="0">
+        <v>87.5</v>
+      </c>
+      <c r="E79" t="n" s="0">
+        <v>9.3</v>
+      </c>
+      <c r="F79" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G79" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H79" t="n" s="0">
+        <v>280.0</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="s" s="0">
+        <v>86</v>
+      </c>
+      <c r="B80" t="n" s="0">
+        <v>350.0</v>
+      </c>
+      <c r="C80" t="n" s="0">
+        <v>34.0</v>
+      </c>
+      <c r="D80" t="n" s="0">
+        <v>82.6</v>
+      </c>
+      <c r="E80" t="n" s="0">
+        <v>39.3</v>
+      </c>
+      <c r="F80" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G80" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H80" t="n" s="0">
+        <v>480.0</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s" s="0">
+        <v>87</v>
+      </c>
+      <c r="B81" t="n" s="0">
+        <v>200.0</v>
+      </c>
+      <c r="C81" t="n" s="0">
+        <v>7.0</v>
+      </c>
+      <c r="D81" t="n" s="0">
+        <v>79.5</v>
+      </c>
+      <c r="E81" t="n" s="0">
+        <v>4.8</v>
+      </c>
+      <c r="F81" t="n" s="0">
+        <v>1450.0</v>
+      </c>
+      <c r="G81" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H81" t="n" s="0">
+        <v>213.0</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="s" s="0">
+        <v>88</v>
+      </c>
+      <c r="B82" t="n" s="0">
+        <v>400.0</v>
+      </c>
+      <c r="C82" t="n" s="0">
+        <v>40.0</v>
+      </c>
+      <c r="D82" t="n" s="0">
+        <v>85.0</v>
+      </c>
+      <c r="E82" t="n" s="0">
+        <v>51.3</v>
+      </c>
+      <c r="F82" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G82" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H82" t="n" s="0">
+        <v>620.0</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s" s="0">
+        <v>89</v>
+      </c>
+      <c r="B83" t="n" s="0">
+        <v>200.0</v>
+      </c>
+      <c r="C83" t="n" s="0">
+        <v>10.0</v>
+      </c>
+      <c r="D83" t="n" s="0">
+        <v>85.0</v>
+      </c>
+      <c r="E83" t="n" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="F83" t="n" s="0">
+        <v>1450.0</v>
+      </c>
+      <c r="G83" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H83" t="n" s="0">
+        <v>223.0</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="s" s="0">
+        <v>90</v>
+      </c>
+      <c r="B84" t="n" s="0">
+        <v>400.0</v>
+      </c>
+      <c r="C84" t="n" s="0">
+        <v>54.0</v>
+      </c>
+      <c r="D84" t="n" s="0">
+        <v>88.0</v>
+      </c>
+      <c r="E84" t="n" s="0">
+        <v>66.9</v>
+      </c>
+      <c r="F84" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G84" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H84" t="n" s="0">
+        <v>730.0</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="s" s="0">
+        <v>91</v>
+      </c>
+      <c r="B85" t="n" s="0">
+        <v>400.0</v>
+      </c>
+      <c r="C85" t="n" s="0">
+        <v>60.0</v>
+      </c>
+      <c r="D85" t="n" s="0">
+        <v>88.0</v>
+      </c>
+      <c r="E85" t="n" s="0">
+        <v>74.3</v>
+      </c>
+      <c r="F85" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G85" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H85" t="n" s="0">
+        <v>770.0</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="s" s="0">
+        <v>92</v>
+      </c>
+      <c r="B86" t="n" s="0">
+        <v>400.0</v>
+      </c>
+      <c r="C86" t="n" s="0">
+        <v>34.0</v>
+      </c>
+      <c r="D86" t="n" s="0">
+        <v>82.5</v>
+      </c>
+      <c r="E86" t="n" s="0">
+        <v>45.0</v>
+      </c>
+      <c r="F86" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G86" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H86" t="n" s="0">
+        <v>619.0</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="s" s="0">
+        <v>93</v>
+      </c>
+      <c r="B87" t="n" s="0">
+        <v>400.0</v>
+      </c>
+      <c r="C87" t="n" s="0">
+        <v>48.0</v>
+      </c>
+      <c r="D87" t="n" s="0">
+        <v>87.0</v>
+      </c>
+      <c r="E87" t="n" s="0">
+        <v>60.1</v>
+      </c>
+      <c r="F87" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G87" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H87" t="n" s="0">
+        <v>729.0</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="s" s="0">
+        <v>94</v>
+      </c>
+      <c r="B88" t="n" s="0">
+        <v>200.0</v>
+      </c>
+      <c r="C88" t="n" s="0">
+        <v>20.0</v>
+      </c>
+      <c r="D88" t="n" s="0">
+        <v>86.0</v>
+      </c>
+      <c r="E88" t="n" s="0">
+        <v>12.7</v>
+      </c>
+      <c r="F88" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G88" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H88" t="n" s="0">
+        <v>320.0</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="s" s="0">
+        <v>95</v>
+      </c>
+      <c r="B89" t="n" s="0">
+        <v>200.0</v>
+      </c>
+      <c r="C89" t="n" s="0">
+        <v>25.0</v>
+      </c>
+      <c r="D89" t="n" s="0">
+        <v>87.0</v>
+      </c>
+      <c r="E89" t="n" s="0">
+        <v>15.7</v>
+      </c>
+      <c r="F89" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G89" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H89" t="n" s="0">
+        <v>345.0</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="s" s="0">
+        <v>96</v>
+      </c>
+      <c r="B90" t="n" s="0">
+        <v>200.0</v>
+      </c>
+      <c r="C90" t="n" s="0">
+        <v>28.0</v>
+      </c>
+      <c r="D90" t="n" s="0">
+        <v>83.0</v>
+      </c>
+      <c r="E90" t="n" s="0">
+        <v>18.4</v>
+      </c>
+      <c r="F90" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G90" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H90" t="n" s="0">
+        <v>410.0</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="s" s="0">
+        <v>97</v>
+      </c>
+      <c r="B91" t="n" s="0">
+        <v>200.0</v>
+      </c>
+      <c r="C91" t="n" s="0">
+        <v>37.0</v>
+      </c>
+      <c r="D91" t="n" s="0">
+        <v>84.5</v>
+      </c>
+      <c r="E91" t="n" s="0">
+        <v>23.9</v>
+      </c>
+      <c r="F91" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G91" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H91" t="n" s="0">
+        <v>480.0</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="s" s="0">
+        <v>98</v>
+      </c>
+      <c r="B92" t="n" s="0">
+        <v>200.0</v>
+      </c>
+      <c r="C92" t="n" s="0">
+        <v>41.0</v>
+      </c>
+      <c r="D92" t="n" s="0">
+        <v>85.0</v>
+      </c>
+      <c r="E92" t="n" s="0">
+        <v>26.3</v>
+      </c>
+      <c r="F92" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G92" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H92" t="n" s="0">
+        <v>555.0</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="s" s="0">
+        <v>99</v>
+      </c>
+      <c r="B93" t="n" s="0">
+        <v>200.0</v>
+      </c>
+      <c r="C93" t="n" s="0">
+        <v>33.0</v>
+      </c>
+      <c r="D93" t="n" s="0">
+        <v>83.5</v>
+      </c>
+      <c r="E93" t="n" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="F93" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G93" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H93" t="n" s="0">
+        <v>480.0</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="s" s="0">
+        <v>100</v>
+      </c>
+      <c r="B94" t="n" s="0">
+        <v>200.0</v>
+      </c>
+      <c r="C94" t="n" s="0">
+        <v>44.0</v>
+      </c>
+      <c r="D94" t="n" s="0">
+        <v>83.0</v>
+      </c>
+      <c r="E94" t="n" s="0">
+        <v>28.9</v>
+      </c>
+      <c r="F94" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G94" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H94" t="n" s="0">
+        <v>570.0</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="s" s="0">
+        <v>101</v>
+      </c>
+      <c r="B95" t="n" s="0">
+        <v>200.0</v>
+      </c>
+      <c r="C95" t="n" s="0">
+        <v>55.0</v>
+      </c>
+      <c r="D95" t="n" s="0">
+        <v>81.0</v>
+      </c>
+      <c r="E95" t="n" s="0">
+        <v>37.0</v>
+      </c>
+      <c r="F95" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G95" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H95" t="n" s="0">
+        <v>600.0</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="s" s="0">
+        <v>102</v>
+      </c>
+      <c r="B96" t="n" s="0">
+        <v>200.0</v>
+      </c>
+      <c r="C96" t="n" s="0">
+        <v>63.0</v>
+      </c>
+      <c r="D96" t="n" s="0">
+        <v>80.5</v>
+      </c>
+      <c r="E96" t="n" s="0">
+        <v>42.6</v>
+      </c>
+      <c r="F96" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G96" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H96" t="n" s="0">
+        <v>700.0</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="s" s="0">
+        <v>103</v>
+      </c>
+      <c r="B97" t="n" s="0">
+        <v>200.0</v>
+      </c>
+      <c r="C97" t="n" s="0">
+        <v>50.0</v>
+      </c>
+      <c r="D97" t="n" s="0">
+        <v>82.0</v>
+      </c>
+      <c r="E97" t="n" s="0">
+        <v>33.2</v>
+      </c>
+      <c r="F97" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G97" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H97" t="n" s="0">
+        <v>600.0</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="s" s="0">
+        <v>104</v>
+      </c>
+      <c r="B98" t="n" s="0">
+        <v>400.0</v>
+      </c>
+      <c r="C98" t="n" s="0">
+        <v>7.0</v>
+      </c>
+      <c r="D98" t="n" s="0">
+        <v>75.0</v>
+      </c>
+      <c r="E98" t="n" s="0">
+        <v>10.2</v>
+      </c>
+      <c r="F98" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G98" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H98" t="n" s="0">
+        <v>340.0</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="s" s="0">
+        <v>105</v>
+      </c>
+      <c r="B99" t="n" s="0">
+        <v>400.0</v>
+      </c>
+      <c r="C99" t="n" s="0">
+        <v>10.0</v>
+      </c>
+      <c r="D99" t="n" s="0">
+        <v>80.5</v>
+      </c>
+      <c r="E99" t="n" s="0">
+        <v>13.5</v>
+      </c>
+      <c r="F99" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G99" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H99" t="n" s="0">
+        <v>360.0</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="s" s="0">
+        <v>106</v>
+      </c>
+      <c r="B100" t="n" s="0">
+        <v>400.0</v>
+      </c>
+      <c r="C100" t="n" s="0">
+        <v>13.0</v>
+      </c>
+      <c r="D100" t="n" s="0">
+        <v>82.2</v>
+      </c>
+      <c r="E100" t="n" s="0">
+        <v>17.2</v>
+      </c>
+      <c r="F100" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G100" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H100" t="n" s="0">
+        <v>385.0</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="s" s="0">
+        <v>107</v>
+      </c>
+      <c r="B101" t="n" s="0">
+        <v>400.0</v>
+      </c>
+      <c r="C101" t="n" s="0">
+        <v>15.5</v>
+      </c>
+      <c r="D101" t="n" s="0">
+        <v>79.0</v>
+      </c>
+      <c r="E101" t="n" s="0">
+        <v>21.4</v>
+      </c>
+      <c r="F101" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G101" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H101" t="n" s="0">
+        <v>462.0</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="s" s="0">
+        <v>108</v>
+      </c>
+      <c r="B102" t="n" s="0">
+        <v>400.0</v>
+      </c>
+      <c r="C102" t="n" s="0">
+        <v>20.0</v>
+      </c>
+      <c r="D102" t="n" s="0">
+        <v>83.0</v>
+      </c>
+      <c r="E102" t="n" s="0">
+        <v>26.3</v>
+      </c>
+      <c r="F102" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G102" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H102" t="n" s="0">
+        <v>530.0</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="s" s="0">
+        <v>109</v>
+      </c>
+      <c r="B103" t="n" s="0">
+        <v>400.0</v>
+      </c>
+      <c r="C103" t="n" s="0">
+        <v>24.0</v>
+      </c>
+      <c r="D103" t="n" s="0">
+        <v>83.0</v>
+      </c>
+      <c r="E103" t="n" s="0">
+        <v>31.5</v>
+      </c>
+      <c r="F103" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G103" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H103" t="n" s="0">
+        <v>600.0</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="s" s="0">
+        <v>110</v>
+      </c>
+      <c r="B104" t="n" s="0">
+        <v>400.0</v>
+      </c>
+      <c r="C104" t="n" s="0">
+        <v>31.0</v>
+      </c>
+      <c r="D104" t="n" s="0">
+        <v>86.0</v>
+      </c>
+      <c r="E104" t="n" s="0">
+        <v>39.3</v>
+      </c>
+      <c r="F104" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G104" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H104" t="n" s="0">
+        <v>655.0</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="s" s="0">
+        <v>111</v>
+      </c>
+      <c r="B105" t="n" s="0">
+        <v>400.0</v>
+      </c>
+      <c r="C105" t="n" s="0">
+        <v>37.0</v>
+      </c>
+      <c r="D105" t="n" s="0">
+        <v>86.0</v>
+      </c>
+      <c r="E105" t="n" s="0">
+        <v>46.9</v>
+      </c>
+      <c r="F105" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G105" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H105" t="n" s="0">
+        <v>758.0</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="s" s="0">
+        <v>112</v>
+      </c>
+      <c r="B106" t="n" s="0">
+        <v>400.0</v>
+      </c>
+      <c r="C106" t="n" s="0">
+        <v>50.0</v>
+      </c>
+      <c r="D106" t="n" s="0">
+        <v>83.5</v>
+      </c>
+      <c r="E106" t="n" s="0">
+        <v>65.3</v>
+      </c>
+      <c r="F106" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G106" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H106" t="n" s="0">
+        <v>975.0</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="s" s="0">
+        <v>113</v>
+      </c>
+      <c r="B107" t="n" s="0">
+        <v>400.0</v>
+      </c>
+      <c r="C107" t="n" s="0">
+        <v>57.0</v>
+      </c>
+      <c r="D107" t="n" s="0">
+        <v>83.0</v>
+      </c>
+      <c r="E107" t="n" s="0">
+        <v>74.9</v>
+      </c>
+      <c r="F107" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G107" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H107" t="n" s="0">
+        <v>1025.0</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="s" s="0">
+        <v>114</v>
+      </c>
+      <c r="B108" t="n" s="0">
+        <v>400.0</v>
+      </c>
+      <c r="C108" t="n" s="0">
+        <v>44.0</v>
+      </c>
+      <c r="D108" t="n" s="0">
+        <v>83.5</v>
+      </c>
+      <c r="E108" t="n" s="0">
+        <v>57.4</v>
+      </c>
+      <c r="F108" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G108" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H108" t="n" s="0">
+        <v>975.0</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="s" s="0">
+        <v>115</v>
+      </c>
+      <c r="B109" t="n" s="0">
+        <v>500.0</v>
+      </c>
+      <c r="C109" t="n" s="0">
+        <v>12.5</v>
+      </c>
+      <c r="D109" t="n" s="0">
+        <v>81.5</v>
+      </c>
+      <c r="E109" t="n" s="0">
+        <v>20.9</v>
+      </c>
+      <c r="F109" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G109" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H109" t="n" s="0">
+        <v>495.0</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="s" s="0">
+        <v>116</v>
+      </c>
+      <c r="B110" t="n" s="0">
+        <v>500.0</v>
+      </c>
+      <c r="C110" t="n" s="0">
+        <v>16.5</v>
+      </c>
+      <c r="D110" t="n" s="0">
+        <v>84.0</v>
+      </c>
+      <c r="E110" t="n" s="0">
+        <v>26.8</v>
+      </c>
+      <c r="F110" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G110" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H110" t="n" s="0">
+        <v>565.0</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="s" s="0">
+        <v>117</v>
+      </c>
+      <c r="B111" t="n" s="0">
+        <v>640.0</v>
+      </c>
+      <c r="C111" t="n" s="0">
+        <v>17.0</v>
+      </c>
+      <c r="D111" t="n" s="0">
+        <v>84.0</v>
+      </c>
+      <c r="E111" t="n" s="0">
+        <v>35.3</v>
+      </c>
+      <c r="F111" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G111" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H111" t="n" s="0">
+        <v>640.0</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="s" s="0">
+        <v>118</v>
+      </c>
+      <c r="B112" t="n" s="0">
+        <v>640.0</v>
+      </c>
+      <c r="C112" t="n" s="0">
+        <v>20.0</v>
+      </c>
+      <c r="D112" t="n" s="0">
+        <v>84.5</v>
+      </c>
+      <c r="E112" t="n" s="0">
+        <v>41.3</v>
+      </c>
+      <c r="F112" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G112" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H112" t="n" s="0">
+        <v>670.0</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="s" s="0">
+        <v>119</v>
+      </c>
+      <c r="B113" t="n" s="0">
+        <v>640.0</v>
+      </c>
+      <c r="C113" t="n" s="0">
+        <v>24.0</v>
+      </c>
+      <c r="D113" t="n" s="0">
+        <v>86.5</v>
+      </c>
+      <c r="E113" t="n" s="0">
+        <v>48.4</v>
+      </c>
+      <c r="F113" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G113" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H113" t="n" s="0">
+        <v>795.0</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="s" s="0">
+        <v>120</v>
+      </c>
+      <c r="B114" t="n" s="0">
+        <v>640.0</v>
+      </c>
+      <c r="C114" t="n" s="0">
+        <v>32.0</v>
+      </c>
+      <c r="D114" t="n" s="0">
+        <v>87.0</v>
+      </c>
+      <c r="E114" t="n" s="0">
+        <v>64.2</v>
+      </c>
+      <c r="F114" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G114" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H114" t="n" s="0">
+        <v>940.0</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="s" s="0">
+        <v>121</v>
+      </c>
+      <c r="B115" t="n" s="0">
+        <v>640.0</v>
+      </c>
+      <c r="C115" t="n" s="0">
+        <v>45.0</v>
+      </c>
+      <c r="D115" t="n" s="0">
+        <v>81.5</v>
+      </c>
+      <c r="E115" t="n" s="0">
+        <v>96.3</v>
+      </c>
+      <c r="F115" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G115" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H115" t="n" s="0">
+        <v>1520.0</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="s" s="0">
+        <v>122</v>
+      </c>
+      <c r="B116" t="n" s="0">
+        <v>640.0</v>
+      </c>
+      <c r="C116" t="n" s="0">
+        <v>54.0</v>
+      </c>
+      <c r="D116" t="n" s="0">
+        <v>81.0</v>
+      </c>
+      <c r="E116" t="n" s="0">
+        <v>116.0</v>
+      </c>
+      <c r="F116" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G116" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H116" t="n" s="0">
+        <v>1600.0</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="s" s="0">
+        <v>123</v>
+      </c>
+      <c r="B117" t="n" s="0">
+        <v>640.0</v>
+      </c>
+      <c r="C117" t="n" s="0">
+        <v>37.0</v>
+      </c>
+      <c r="D117" t="n" s="0">
+        <v>82.0</v>
+      </c>
+      <c r="E117" t="n" s="0">
+        <v>78.7</v>
+      </c>
+      <c r="F117" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G117" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H117" t="n" s="0">
+        <v>1070.0</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="s" s="0">
+        <v>124</v>
+      </c>
+      <c r="B118" t="n" s="0">
+        <v>1000.0</v>
+      </c>
+      <c r="C118" t="n" s="0">
+        <v>11.0</v>
+      </c>
+      <c r="D118" t="n" s="0">
+        <v>80.5</v>
+      </c>
+      <c r="E118" t="n" s="0">
+        <v>37.2</v>
+      </c>
+      <c r="F118" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G118" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H118" t="n" s="0">
+        <v>1265.0</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="s" s="0">
+        <v>125</v>
+      </c>
+      <c r="B119" t="n" s="0">
+        <v>1000.0</v>
+      </c>
+      <c r="C119" t="n" s="0">
+        <v>15.0</v>
+      </c>
+      <c r="D119" t="n" s="0">
+        <v>84.5</v>
+      </c>
+      <c r="E119" t="n" s="0">
+        <v>48.4</v>
+      </c>
+      <c r="F119" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G119" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H119" t="n" s="0">
+        <v>1360.0</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="s" s="0">
+        <v>126</v>
+      </c>
+      <c r="B120" t="n" s="0">
+        <v>1000.0</v>
+      </c>
+      <c r="C120" t="n" s="0">
+        <v>22.5</v>
+      </c>
+      <c r="D120" t="n" s="0">
+        <v>88.0</v>
+      </c>
+      <c r="E120" t="n" s="0">
+        <v>69.7</v>
+      </c>
+      <c r="F120" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G120" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H120" t="n" s="0">
+        <v>1500.0</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="s" s="0">
+        <v>127</v>
+      </c>
+      <c r="B121" t="n" s="0">
+        <v>1000.0</v>
+      </c>
+      <c r="C121" t="n" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="D121" t="n" s="0">
+        <v>87.0</v>
+      </c>
+      <c r="E121" t="n" s="0">
+        <v>58.0</v>
+      </c>
+      <c r="F121" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G121" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H121" t="n" s="0">
+        <v>1500.0</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="s" s="0">
+        <v>128</v>
+      </c>
+      <c r="B122" t="n" s="0">
+        <v>1000.0</v>
+      </c>
+      <c r="C122" t="n" s="0">
+        <v>32.5</v>
+      </c>
+      <c r="D122" t="n" s="0">
+        <v>87.0</v>
+      </c>
+      <c r="E122" t="n" s="0">
+        <v>102.0</v>
+      </c>
+      <c r="F122" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G122" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H122" t="n" s="0">
+        <v>1925.0</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="s" s="0">
+        <v>129</v>
+      </c>
+      <c r="B123" t="n" s="0">
+        <v>1000.0</v>
+      </c>
+      <c r="C123" t="n" s="0">
+        <v>26.0</v>
+      </c>
+      <c r="D123" t="n" s="0">
+        <v>86.0</v>
+      </c>
+      <c r="E123" t="n" s="0">
+        <v>82.4</v>
+      </c>
+      <c r="F123" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G123" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H123" t="n" s="0">
+        <v>1600.0</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="s" s="0">
+        <v>130</v>
+      </c>
+      <c r="B124" t="n" s="0">
+        <v>1000.0</v>
+      </c>
+      <c r="C124" t="n" s="0">
+        <v>37.0</v>
+      </c>
+      <c r="D124" t="n" s="0">
+        <v>87.0</v>
+      </c>
+      <c r="E124" t="n" s="0">
+        <v>116.0</v>
+      </c>
+      <c r="F124" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G124" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H124" t="n" s="0">
+        <v>2080.0</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="s" s="0">
+        <v>131</v>
+      </c>
+      <c r="B125" t="n" s="0">
+        <v>1000.0</v>
+      </c>
+      <c r="C125" t="n" s="0">
+        <v>46.0</v>
+      </c>
+      <c r="D125" t="n" s="0">
+        <v>87.5</v>
+      </c>
+      <c r="E125" t="n" s="0">
+        <v>143.0</v>
+      </c>
+      <c r="F125" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G125" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H125" t="n" s="0">
+        <v>2140.0</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="s" s="0">
+        <v>132</v>
+      </c>
+      <c r="B126" t="n" s="0">
+        <v>1000.0</v>
+      </c>
+      <c r="C126" t="n" s="0">
+        <v>51.0</v>
+      </c>
+      <c r="D126" t="n" s="0">
+        <v>87.5</v>
+      </c>
+      <c r="E126" t="n" s="0">
+        <v>159.0</v>
+      </c>
+      <c r="F126" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G126" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H126" t="n" s="0">
+        <v>2255.0</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="s" s="0">
+        <v>133</v>
+      </c>
+      <c r="B127" t="n" s="0">
+        <v>1000.0</v>
+      </c>
+      <c r="C127" t="n" s="0">
+        <v>42.0</v>
+      </c>
+      <c r="D127" t="n" s="0">
+        <v>87.5</v>
+      </c>
+      <c r="E127" t="n" s="0">
+        <v>131.0</v>
+      </c>
+      <c r="F127" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G127" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H127" t="n" s="0">
+        <v>2140.0</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="s" s="0">
+        <v>134</v>
+      </c>
+      <c r="B128" t="n" s="0">
+        <v>1400.0</v>
+      </c>
+      <c r="C128" t="n" s="0">
+        <v>23.0</v>
+      </c>
+      <c r="D128" t="n" s="0">
+        <v>82.0</v>
+      </c>
+      <c r="E128" t="n" s="0">
+        <v>107.0</v>
+      </c>
+      <c r="F128" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G128" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H128" t="n" s="0">
+        <v>1980.0</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="s" s="0">
+        <v>135</v>
+      </c>
+      <c r="B129" t="n" s="0">
+        <v>1600.0</v>
+      </c>
+      <c r="C129" t="n" s="0">
+        <v>23.0</v>
+      </c>
+      <c r="D129" t="n" s="0">
+        <v>84.0</v>
+      </c>
+      <c r="E129" t="n" s="0">
+        <v>119.0</v>
+      </c>
+      <c r="F129" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G129" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H129" t="n" s="0">
+        <v>2090.0</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="s" s="0">
+        <v>136</v>
+      </c>
+      <c r="B130" t="n" s="0">
+        <v>1600.0</v>
+      </c>
+      <c r="C130" t="n" s="0">
+        <v>31.0</v>
+      </c>
+      <c r="D130" t="n" s="0">
+        <v>87.0</v>
+      </c>
+      <c r="E130" t="n" s="0">
+        <v>155.0</v>
+      </c>
+      <c r="F130" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G130" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H130" t="n" s="0">
+        <v>2150.0</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="s" s="0">
+        <v>137</v>
+      </c>
+      <c r="B131" t="n" s="0">
+        <v>1600.0</v>
+      </c>
+      <c r="C131" t="n" s="0">
+        <v>27.0</v>
+      </c>
+      <c r="D131" t="n" s="0">
+        <v>85.0</v>
+      </c>
+      <c r="E131" t="n" s="0">
+        <v>139.0</v>
+      </c>
+      <c r="F131" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G131" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H131" t="n" s="0">
+        <v>2150.0</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="s" s="0">
+        <v>138</v>
+      </c>
+      <c r="B132" t="n" s="0">
+        <v>1600.0</v>
+      </c>
+      <c r="C132" t="n" s="0">
+        <v>36.0</v>
+      </c>
+      <c r="D132" t="n" s="0">
+        <v>85.0</v>
+      </c>
+      <c r="E132" t="n" s="0">
+        <v>185.0</v>
+      </c>
+      <c r="F132" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G132" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H132" t="n" s="0">
+        <v>2300.0</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="s" s="0">
+        <v>139</v>
+      </c>
+      <c r="B133" t="n" s="0">
+        <v>1600.0</v>
+      </c>
+      <c r="C133" t="n" s="0">
+        <v>44.0</v>
+      </c>
+      <c r="D133" t="n" s="0">
+        <v>86.5</v>
+      </c>
+      <c r="E133" t="n" s="0">
+        <v>222.0</v>
+      </c>
+      <c r="F133" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G133" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H133" t="n" s="0">
+        <v>2400.0</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="s" s="0">
+        <v>140</v>
+      </c>
+      <c r="B134" t="n" s="0">
+        <v>1600.0</v>
+      </c>
+      <c r="C134" t="n" s="0">
+        <v>50.0</v>
+      </c>
+      <c r="D134" t="n" s="0">
+        <v>88.0</v>
+      </c>
+      <c r="E134" t="n" s="0">
+        <v>248.0</v>
+      </c>
+      <c r="F134" t="n" s="0">
+        <v>1480.0</v>
+      </c>
+      <c r="G134" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H134" t="n" s="0">
+        <v>2580.0</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" t="s" s="0">
+        <v>141</v>
+      </c>
+      <c r="B135" t="n" s="0">
+        <v>12.5</v>
+      </c>
+      <c r="C135" t="n" s="0">
+        <v>12.0</v>
+      </c>
+      <c r="D135" t="n" s="0">
+        <v>62.5</v>
+      </c>
+      <c r="E135" t="n" s="0">
+        <v>0.65</v>
+      </c>
+      <c r="F135" t="n" s="0">
+        <v>2900.0</v>
+      </c>
+      <c r="G135" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H135" t="n" s="0">
+        <v>70.0</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="s" s="0">
+        <v>142</v>
+      </c>
+      <c r="B136" t="n" s="0">
+        <v>12.5</v>
+      </c>
+      <c r="C136" t="n" s="0">
+        <v>17.5</v>
+      </c>
+      <c r="D136" t="n" s="0">
+        <v>64.5</v>
+      </c>
+      <c r="E136" t="n" s="0">
+        <v>0.92</v>
+      </c>
+      <c r="F136" t="n" s="0">
+        <v>2900.0</v>
+      </c>
+      <c r="G136" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H136" t="n" s="0">
+        <v>73.0</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="s" s="0">
+        <v>143</v>
+      </c>
+      <c r="B137" t="n" s="0">
+        <v>12.5</v>
+      </c>
+      <c r="C137" t="n" s="0">
+        <v>22.5</v>
+      </c>
+      <c r="D137" t="n" s="0">
+        <v>64.5</v>
+      </c>
+      <c r="E137" t="n" s="0">
+        <v>1.2</v>
+      </c>
+      <c r="F137" t="n" s="0">
+        <v>2900.0</v>
+      </c>
+      <c r="G137" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H137" t="n" s="0">
+        <v>79.0</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="s" s="0">
+        <v>144</v>
+      </c>
+      <c r="B138" t="n" s="0">
+        <v>6.3</v>
+      </c>
+      <c r="C138" t="n" s="0">
+        <v>9.5</v>
+      </c>
+      <c r="D138" t="n" s="0">
+        <v>57.0</v>
+      </c>
+      <c r="E138" t="n" s="0">
+        <v>0.29</v>
+      </c>
+      <c r="F138" t="n" s="0">
+        <v>1450.0</v>
+      </c>
+      <c r="G138" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H138" t="n" s="0">
+        <v>75.0</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="s" s="0">
+        <v>145</v>
+      </c>
+      <c r="B139" t="n" s="0">
+        <v>12.5</v>
+      </c>
+      <c r="C139" t="n" s="0">
+        <v>34.0</v>
+      </c>
+      <c r="D139" t="n" s="0">
+        <v>62.5</v>
+      </c>
+      <c r="E139" t="n" s="0">
+        <v>1.9</v>
+      </c>
+      <c r="F139" t="n" s="0">
+        <v>2900.0</v>
+      </c>
+      <c r="G139" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H139" t="n" s="0">
+        <v>83.0</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="s" s="0">
+        <v>146</v>
+      </c>
+      <c r="B140" t="n" s="0">
+        <v>12.5</v>
+      </c>
+      <c r="C140" t="n" s="0">
+        <v>38.0</v>
+      </c>
+      <c r="D140" t="n" s="0">
+        <v>60.5</v>
+      </c>
+      <c r="E140" t="n" s="0">
+        <v>2.1</v>
+      </c>
+      <c r="F140" t="n" s="0">
+        <v>2900.0</v>
+      </c>
+      <c r="G140" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H140" t="n" s="0">
+        <v>93.0</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="s" s="0">
+        <v>147</v>
+      </c>
+      <c r="B141" t="n" s="0">
+        <v>12.5</v>
+      </c>
+      <c r="C141" t="n" s="0">
+        <v>28.5</v>
+      </c>
+      <c r="D141" t="n" s="0">
+        <v>63.0</v>
+      </c>
+      <c r="E141" t="n" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="F141" t="n" s="0">
+        <v>2900.0</v>
+      </c>
+      <c r="G141" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H141" t="n" s="0">
+        <v>83.0</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="s" s="0">
+        <v>148</v>
+      </c>
+      <c r="B142" t="n" s="0">
+        <v>6.3</v>
+      </c>
+      <c r="C142" t="n" s="0">
+        <v>12.5</v>
+      </c>
+      <c r="D142" t="n" s="0">
+        <v>48.0</v>
+      </c>
+      <c r="E142" t="n" s="0">
+        <v>0.45</v>
+      </c>
+      <c r="F142" t="n" s="0">
+        <v>1450.0</v>
+      </c>
+      <c r="G142" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H142" t="n" s="0">
+        <v>82.0</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="s" s="0">
+        <v>149</v>
+      </c>
+      <c r="B143" t="n" s="0">
+        <v>6.3</v>
+      </c>
+      <c r="C143" t="n" s="0">
+        <v>15.0</v>
+      </c>
+      <c r="D143" t="n" s="0">
+        <v>48.0</v>
+      </c>
+      <c r="E143" t="n" s="0">
+        <v>0.54</v>
+      </c>
+      <c r="F143" t="n" s="0">
+        <v>1450.0</v>
+      </c>
+      <c r="G143" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H143" t="n" s="0">
+        <v>83.0</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="s" s="0">
+        <v>150</v>
+      </c>
+      <c r="B144" t="n" s="0">
+        <v>12.5</v>
+      </c>
+      <c r="C144" t="n" s="0">
+        <v>51.0</v>
+      </c>
+      <c r="D144" t="n" s="0">
+        <v>51.5</v>
+      </c>
+      <c r="E144" t="n" s="0">
+        <v>3.4</v>
+      </c>
+      <c r="F144" t="n" s="0">
+        <v>2900.0</v>
+      </c>
+      <c r="G144" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H144" t="n" s="0">
+        <v>113.0</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="s" s="0">
+        <v>151</v>
+      </c>
+      <c r="B145" t="n" s="0">
+        <v>12.5</v>
+      </c>
+      <c r="C145" t="n" s="0">
+        <v>61.0</v>
+      </c>
+      <c r="D145" t="n" s="0">
+        <v>51.0</v>
+      </c>
+      <c r="E145" t="n" s="0">
+        <v>4.1</v>
+      </c>
+      <c r="F145" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G145" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H145" t="n" s="0">
+        <v>137.0</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="s" s="0">
+        <v>152</v>
+      </c>
+      <c r="B146" t="n" s="0">
+        <v>12.5</v>
+      </c>
+      <c r="C146" t="n" s="0">
+        <v>45.0</v>
+      </c>
+      <c r="D146" t="n" s="0">
+        <v>51.5</v>
+      </c>
+      <c r="E146" t="n" s="0">
+        <v>3.0</v>
+      </c>
+      <c r="F146" t="n" s="0">
+        <v>2900.0</v>
+      </c>
+      <c r="G146" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H146" t="n" s="0">
+        <v>113.0</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="s" s="0">
+        <v>153</v>
+      </c>
+      <c r="B147" t="n" s="0">
+        <v>6.3</v>
+      </c>
+      <c r="C147" t="n" s="0">
+        <v>19.5</v>
+      </c>
+      <c r="D147" t="n" s="0">
+        <v>41.0</v>
+      </c>
+      <c r="E147" t="n" s="0">
+        <v>0.82</v>
+      </c>
+      <c r="F147" t="n" s="0">
+        <v>1450.0</v>
+      </c>
+      <c r="G147" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H147" t="n" s="0">
+        <v>90.0</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="s" s="0">
+        <v>154</v>
+      </c>
+      <c r="B148" t="n" s="0">
+        <v>6.3</v>
+      </c>
+      <c r="C148" t="n" s="0">
+        <v>22.0</v>
+      </c>
+      <c r="D148" t="n" s="0">
+        <v>40.0</v>
+      </c>
+      <c r="E148" t="n" s="0">
+        <v>0.94</v>
+      </c>
+      <c r="F148" t="n" s="0">
+        <v>1450.0</v>
+      </c>
+      <c r="G148" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H148" t="n" s="0">
+        <v>92.0</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="s" s="0">
+        <v>155</v>
+      </c>
+      <c r="B149" t="n" s="0">
+        <v>12.5</v>
+      </c>
+      <c r="C149" t="n" s="0">
+        <v>92.0</v>
+      </c>
+      <c r="D149" t="n" s="0">
+        <v>43.5</v>
+      </c>
+      <c r="E149" t="n" s="0">
+        <v>7.2</v>
+      </c>
+      <c r="F149" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G149" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H149" t="n" s="0">
+        <v>194.0</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="s" s="0">
+        <v>156</v>
+      </c>
+      <c r="B150" t="n" s="0">
+        <v>12.5</v>
+      </c>
+      <c r="C150" t="n" s="0">
+        <v>81.0</v>
+      </c>
+      <c r="D150" t="n" s="0">
+        <v>44.0</v>
+      </c>
+      <c r="E150" t="n" s="0">
+        <v>6.3</v>
+      </c>
+      <c r="F150" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G150" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H150" t="n" s="0">
+        <v>150.0</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="s" s="0">
+        <v>157</v>
+      </c>
+      <c r="B151" t="n" s="0">
+        <v>12.5</v>
+      </c>
+      <c r="C151" t="n" s="0">
+        <v>71.0</v>
+      </c>
+      <c r="D151" t="n" s="0">
+        <v>45.0</v>
+      </c>
+      <c r="E151" t="n" s="0">
+        <v>5.4</v>
+      </c>
+      <c r="F151" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G151" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H151" t="n" s="0">
+        <v>150.0</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="s" s="0">
+        <v>158</v>
+      </c>
+      <c r="B152" t="n" s="0">
+        <v>12.5</v>
+      </c>
+      <c r="C152" t="n" s="0">
+        <v>10.5</v>
+      </c>
+      <c r="D152" t="n" s="0">
+        <v>62.0</v>
+      </c>
+      <c r="E152" t="n" s="0">
+        <v>0.58</v>
+      </c>
+      <c r="F152" t="n" s="0">
+        <v>1450.0</v>
+      </c>
+      <c r="G152" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H152" t="n" s="0">
+        <v>86.0</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" t="s" s="0">
+        <v>159</v>
+      </c>
+      <c r="B153" t="n" s="0">
+        <v>12.5</v>
+      </c>
+      <c r="C153" t="n" s="0">
+        <v>13.0</v>
+      </c>
+      <c r="D153" t="n" s="0">
+        <v>61.5</v>
+      </c>
+      <c r="E153" t="n" s="0">
+        <v>0.72</v>
+      </c>
+      <c r="F153" t="n" s="0">
+        <v>1450.0</v>
+      </c>
+      <c r="G153" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H153" t="n" s="0">
+        <v>90.0</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" t="s" s="0">
+        <v>160</v>
+      </c>
+      <c r="B154" t="n" s="0">
+        <v>25.0</v>
+      </c>
+      <c r="C154" t="n" s="0">
+        <v>44.0</v>
+      </c>
+      <c r="D154" t="n" s="0">
+        <v>65.0</v>
+      </c>
+      <c r="E154" t="n" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="F154" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G154" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H154" t="n" s="0">
+        <v>137.0</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" t="s" s="0">
+        <v>161</v>
+      </c>
+      <c r="B155" t="n" s="0">
+        <v>25.0</v>
+      </c>
+      <c r="C155" t="n" s="0">
+        <v>53.5</v>
+      </c>
+      <c r="D155" t="n" s="0">
+        <v>64.5</v>
+      </c>
+      <c r="E155" t="n" s="0">
+        <v>5.7</v>
+      </c>
+      <c r="F155" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G155" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H155" t="n" s="0">
+        <v>143.0</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="s" s="0">
+        <v>162</v>
+      </c>
+      <c r="B156" t="n" s="0">
+        <v>12.5</v>
+      </c>
+      <c r="C156" t="n" s="0">
+        <v>18.0</v>
+      </c>
+      <c r="D156" t="n" s="0">
+        <v>55.5</v>
+      </c>
+      <c r="E156" t="n" s="0">
+        <v>1.1</v>
+      </c>
+      <c r="F156" t="n" s="0">
+        <v>1450.0</v>
+      </c>
+      <c r="G156" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H156" t="n" s="0">
+        <v>124.0</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" t="s" s="0">
+        <v>163</v>
+      </c>
+      <c r="B157" t="n" s="0">
+        <v>25.0</v>
+      </c>
+      <c r="C157" t="n" s="0">
+        <v>76.5</v>
+      </c>
+      <c r="D157" t="n" s="0">
+        <v>58.5</v>
+      </c>
+      <c r="E157" t="n" s="0">
+        <v>8.9</v>
+      </c>
+      <c r="F157" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G157" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H157" t="n" s="0">
+        <v>207.0</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" t="s" s="0">
+        <v>164</v>
+      </c>
+      <c r="B158" t="n" s="0">
+        <v>25.0</v>
+      </c>
+      <c r="C158" t="n" s="0">
+        <v>87.0</v>
+      </c>
+      <c r="D158" t="n" s="0">
+        <v>57.5</v>
+      </c>
+      <c r="E158" t="n" s="0">
+        <v>10.3</v>
+      </c>
+      <c r="F158" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G158" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H158" t="n" s="0">
+        <v>223.0</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" t="s" s="0">
+        <v>165</v>
+      </c>
+      <c r="B159" t="n" s="0">
+        <v>25.0</v>
+      </c>
+      <c r="C159" t="n" s="0">
+        <v>65.0</v>
+      </c>
+      <c r="D159" t="n" s="0">
+        <v>57.0</v>
+      </c>
+      <c r="E159" t="n" s="0">
+        <v>7.8</v>
+      </c>
+      <c r="F159" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G159" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H159" t="n" s="0">
+        <v>207.0</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" t="s" s="0">
+        <v>166</v>
+      </c>
+      <c r="B160" t="n" s="0">
+        <v>25.0</v>
+      </c>
+      <c r="C160" t="n" s="0">
+        <v>98.0</v>
+      </c>
+      <c r="D160" t="n" s="0">
+        <v>55.0</v>
+      </c>
+      <c r="E160" t="n" s="0">
+        <v>12.1</v>
+      </c>
+      <c r="F160" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G160" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H160" t="n" s="0">
+        <v>257.0</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="s" s="0">
+        <v>167</v>
+      </c>
+      <c r="B161" t="n" s="0">
+        <v>25.0</v>
+      </c>
+      <c r="C161" t="n" s="0">
+        <v>121.0</v>
+      </c>
+      <c r="D161" t="n" s="0">
+        <v>53.0</v>
+      </c>
+      <c r="E161" t="n" s="0">
+        <v>15.6</v>
+      </c>
+      <c r="F161" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G161" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H161" t="n" s="0">
+        <v>269.0</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" t="s" s="0">
+        <v>168</v>
+      </c>
+      <c r="B162" t="n" s="0">
+        <v>12.5</v>
+      </c>
+      <c r="C162" t="n" s="0">
+        <v>29.0</v>
+      </c>
+      <c r="D162" t="n" s="0">
+        <v>50.0</v>
+      </c>
+      <c r="E162" t="n" s="0">
+        <v>2.0</v>
+      </c>
+      <c r="F162" t="n" s="0">
+        <v>1450.0</v>
+      </c>
+      <c r="G162" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H162" t="n" s="0">
+        <v>156.0</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" t="s" s="0">
+        <v>169</v>
+      </c>
+      <c r="B163" t="n" s="0">
+        <v>25.0</v>
+      </c>
+      <c r="C163" t="n" s="0">
+        <v>134.0</v>
+      </c>
+      <c r="D163" t="n" s="0">
+        <v>51.0</v>
+      </c>
+      <c r="E163" t="n" s="0">
+        <v>17.9</v>
+      </c>
+      <c r="F163" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G163" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H163" t="n" s="0">
+        <v>305.0</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" t="s" s="0">
+        <v>170</v>
+      </c>
+      <c r="B164" t="n" s="0">
+        <v>12.5</v>
+      </c>
+      <c r="C164" t="n" s="0">
+        <v>35.0</v>
+      </c>
+      <c r="D164" t="n" s="0">
+        <v>47.0</v>
+      </c>
+      <c r="E164" t="n" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="F164" t="n" s="0">
+        <v>1450.0</v>
+      </c>
+      <c r="G164" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H164" t="n" s="0">
+        <v>160.0</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="s" s="0">
+        <v>171</v>
+      </c>
+      <c r="B165" t="n" s="0">
+        <v>25.0</v>
+      </c>
+      <c r="C165" t="n" s="0">
+        <v>146.0</v>
+      </c>
+      <c r="D165" t="n" s="0">
+        <v>50.0</v>
+      </c>
+      <c r="E165" t="n" s="0">
+        <v>19.9</v>
+      </c>
+      <c r="F165" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G165" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H165" t="n" s="0">
+        <v>390.0</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="s" s="0">
+        <v>172</v>
+      </c>
+      <c r="B166" t="n" s="0">
+        <v>25.0</v>
+      </c>
+      <c r="C166" t="n" s="0">
+        <v>111.0</v>
+      </c>
+      <c r="D166" t="n" s="0">
+        <v>54.0</v>
+      </c>
+      <c r="E166" t="n" s="0">
+        <v>14.0</v>
+      </c>
+      <c r="F166" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G166" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H166" t="n" s="0">
+        <v>269.0</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" t="s" s="0">
+        <v>173</v>
+      </c>
+      <c r="B167" t="n" s="0">
+        <v>12.5</v>
+      </c>
+      <c r="C167" t="n" s="0">
+        <v>23.5</v>
+      </c>
+      <c r="D167" t="n" s="0">
+        <v>52.0</v>
+      </c>
+      <c r="E167" t="n" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="F167" t="n" s="0">
+        <v>1450.0</v>
+      </c>
+      <c r="G167" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H167" t="n" s="0">
+        <v>156.0</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" t="s" s="0">
+        <v>174</v>
+      </c>
+      <c r="B168" t="n" s="0">
+        <v>25.0</v>
+      </c>
+      <c r="C168" t="n" s="0">
+        <v>9.0</v>
+      </c>
+      <c r="D168" t="n" s="0">
+        <v>67.5</v>
+      </c>
+      <c r="E168" t="n" s="0">
+        <v>0.91</v>
+      </c>
+      <c r="F168" t="n" s="0">
+        <v>2900.0</v>
+      </c>
+      <c r="G168" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H168" t="n" s="0">
+        <v>76.0</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" t="s" s="0">
+        <v>175</v>
+      </c>
+      <c r="B169" t="n" s="0">
+        <v>25.0</v>
+      </c>
+      <c r="C169" t="n" s="0">
+        <v>13.5</v>
+      </c>
+      <c r="D169" t="n" s="0">
+        <v>74.0</v>
+      </c>
+      <c r="E169" t="n" s="0">
+        <v>1.2</v>
+      </c>
+      <c r="F169" t="n" s="0">
+        <v>2900.0</v>
+      </c>
+      <c r="G169" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H169" t="n" s="0">
+        <v>82.0</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" t="s" s="0">
+        <v>176</v>
+      </c>
+      <c r="B170" t="n" s="0">
+        <v>25.0</v>
+      </c>
+      <c r="C170" t="n" s="0">
+        <v>20.5</v>
+      </c>
+      <c r="D170" t="n" s="0">
+        <v>75.5</v>
+      </c>
+      <c r="E170" t="n" s="0">
+        <v>1.9</v>
+      </c>
+      <c r="F170" t="n" s="0">
+        <v>2900.0</v>
+      </c>
+      <c r="G170" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H170" t="n" s="0">
+        <v>89.0</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" t="s" s="0">
+        <v>177</v>
+      </c>
+      <c r="B171" t="n" s="0">
+        <v>12.5</v>
+      </c>
+      <c r="C171" t="n" s="0">
+        <v>8.5</v>
+      </c>
+      <c r="D171" t="n" s="0">
+        <v>69.0</v>
+      </c>
+      <c r="E171" t="n" s="0">
+        <v>0.42</v>
+      </c>
+      <c r="F171" t="n" s="0">
+        <v>1450.0</v>
+      </c>
+      <c r="G171" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H171" t="n" s="0">
+        <v>80.0</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" t="s" s="0">
+        <v>178</v>
+      </c>
+      <c r="B172" t="n" s="0">
+        <v>25.0</v>
+      </c>
+      <c r="C172" t="n" s="0">
+        <v>27.0</v>
+      </c>
+      <c r="D172" t="n" s="0">
+        <v>74.0</v>
+      </c>
+      <c r="E172" t="n" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="F172" t="n" s="0">
+        <v>2900.0</v>
+      </c>
+      <c r="G172" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H172" t="n" s="0">
+        <v>96.0</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" t="s" s="0">
+        <v>179</v>
+      </c>
+      <c r="B173" t="n" s="0">
+        <v>25.0</v>
+      </c>
+      <c r="C173" t="n" s="0">
+        <v>35.0</v>
+      </c>
+      <c r="D173" t="n" s="0">
+        <v>71.5</v>
+      </c>
+      <c r="E173" t="n" s="0">
+        <v>3.3</v>
+      </c>
+      <c r="F173" t="n" s="0">
+        <v>2900.0</v>
+      </c>
+      <c r="G173" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H173" t="n" s="0">
+        <v>110.0</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" t="s" s="0">
+        <v>180</v>
+      </c>
+      <c r="B174" t="n" s="0">
+        <v>25.0</v>
+      </c>
+      <c r="C174" t="n" s="0">
+        <v>12.0</v>
+      </c>
+      <c r="D174" t="n" s="0">
+        <v>69.5</v>
+      </c>
+      <c r="E174" t="n" s="0">
+        <v>1.2</v>
+      </c>
+      <c r="F174" t="n" s="0">
+        <v>1450.0</v>
+      </c>
+      <c r="G174" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H174" t="n" s="0">
+        <v>94.0</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" t="s" s="0">
+        <v>181</v>
+      </c>
+      <c r="B175" t="n" s="0">
+        <v>50.0</v>
+      </c>
+      <c r="C175" t="n" s="0">
+        <v>50.0</v>
+      </c>
+      <c r="D175" t="n" s="0">
+        <v>72.0</v>
+      </c>
+      <c r="E175" t="n" s="0">
+        <v>9.5</v>
+      </c>
+      <c r="F175" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G175" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H175" t="n" s="0">
+        <v>190.0</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" t="s" s="0">
+        <v>182</v>
+      </c>
+      <c r="B176" t="n" s="0">
+        <v>50.0</v>
+      </c>
+      <c r="C176" t="n" s="0">
+        <v>57.0</v>
+      </c>
+      <c r="D176" t="n" s="0">
+        <v>72.0</v>
+      </c>
+      <c r="E176" t="n" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="F176" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G176" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H176" t="n" s="0">
+        <v>205.0</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" t="s" s="0">
+        <v>183</v>
+      </c>
+      <c r="B177" t="n" s="0">
+        <v>50.0</v>
+      </c>
+      <c r="C177" t="n" s="0">
+        <v>43.0</v>
+      </c>
+      <c r="D177" t="n" s="0">
+        <v>72.0</v>
+      </c>
+      <c r="E177" t="n" s="0">
+        <v>8.1</v>
+      </c>
+      <c r="F177" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G177" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H177" t="n" s="0">
+        <v>190.0</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" t="s" s="0">
+        <v>184</v>
+      </c>
+      <c r="B178" t="n" s="0">
+        <v>50.0</v>
+      </c>
+      <c r="C178" t="n" s="0">
+        <v>74.0</v>
+      </c>
+      <c r="D178" t="n" s="0">
+        <v>66.5</v>
+      </c>
+      <c r="E178" t="n" s="0">
+        <v>15.2</v>
+      </c>
+      <c r="F178" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G178" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H178" t="n" s="0">
+        <v>230.0</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" t="s" s="0">
+        <v>185</v>
+      </c>
+      <c r="B179" t="n" s="0">
+        <v>25.0</v>
+      </c>
+      <c r="C179" t="n" s="0">
+        <v>16.0</v>
+      </c>
+      <c r="D179" t="n" s="0">
+        <v>64.0</v>
+      </c>
+      <c r="E179" t="n" s="0">
+        <v>1.7</v>
+      </c>
+      <c r="F179" t="n" s="0">
+        <v>1450.0</v>
+      </c>
+      <c r="G179" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H179" t="n" s="0">
+        <v>138.0</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" t="s" s="0">
+        <v>186</v>
+      </c>
+      <c r="B180" t="n" s="0">
+        <v>50.0</v>
+      </c>
+      <c r="C180" t="n" s="0">
+        <v>84.0</v>
+      </c>
+      <c r="D180" t="n" s="0">
+        <v>64.5</v>
+      </c>
+      <c r="E180" t="n" s="0">
+        <v>17.7</v>
+      </c>
+      <c r="F180" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G180" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H180" t="n" s="0">
+        <v>275.0</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" t="s" s="0">
+        <v>187</v>
+      </c>
+      <c r="B181" t="n" s="0">
+        <v>25.0</v>
+      </c>
+      <c r="C181" t="n" s="0">
+        <v>21.0</v>
+      </c>
+      <c r="D181" t="n" s="0">
+        <v>61.5</v>
+      </c>
+      <c r="E181" t="n" s="0">
+        <v>2.3</v>
+      </c>
+      <c r="F181" t="n" s="0">
+        <v>1450.0</v>
+      </c>
+      <c r="G181" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H181" t="n" s="0">
+        <v>142.0</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" t="s" s="0">
+        <v>188</v>
+      </c>
+      <c r="B182" t="n" s="0">
+        <v>50.0</v>
+      </c>
+      <c r="C182" t="n" s="0">
+        <v>66.0</v>
+      </c>
+      <c r="D182" t="n" s="0">
+        <v>67.0</v>
+      </c>
+      <c r="E182" t="n" s="0">
+        <v>13.4</v>
+      </c>
+      <c r="F182" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G182" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H182" t="n" s="0">
+        <v>230.0</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" t="s" s="0">
+        <v>189</v>
+      </c>
+      <c r="B183" t="n" s="0">
+        <v>50.0</v>
+      </c>
+      <c r="C183" t="n" s="0">
+        <v>116.0</v>
+      </c>
+      <c r="D183" t="n" s="0">
+        <v>63.0</v>
+      </c>
+      <c r="E183" t="n" s="0">
+        <v>25.0</v>
+      </c>
+      <c r="F183" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G183" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H183" t="n" s="0">
+        <v>405.0</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" t="s" s="0">
+        <v>190</v>
+      </c>
+      <c r="B184" t="n" s="0">
+        <v>50.0</v>
+      </c>
+      <c r="C184" t="n" s="0">
+        <v>130.0</v>
+      </c>
+      <c r="D184" t="n" s="0">
+        <v>61.5</v>
+      </c>
+      <c r="E184" t="n" s="0">
+        <v>28.8</v>
+      </c>
+      <c r="F184" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G184" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H184" t="n" s="0">
+        <v>415.0</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" t="s" s="0">
+        <v>191</v>
+      </c>
+      <c r="B185" t="n" s="0">
+        <v>25.0</v>
+      </c>
+      <c r="C185" t="n" s="0">
+        <v>30.0</v>
+      </c>
+      <c r="D185" t="n" s="0">
+        <v>59.5</v>
+      </c>
+      <c r="E185" t="n" s="0">
+        <v>3.4</v>
+      </c>
+      <c r="F185" t="n" s="0">
+        <v>1450.0</v>
+      </c>
+      <c r="G185" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H185" t="n" s="0">
+        <v>175.0</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" t="s" s="0">
+        <v>192</v>
+      </c>
+      <c r="B186" t="n" s="0">
+        <v>50.0</v>
+      </c>
+      <c r="C186" t="n" s="0">
+        <v>140.0</v>
+      </c>
+      <c r="D186" t="n" s="0">
+        <v>61.0</v>
+      </c>
+      <c r="E186" t="n" s="0">
+        <v>31.3</v>
+      </c>
+      <c r="F186" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G186" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H186" t="n" s="0">
+        <v>455.0</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" t="s" s="0">
+        <v>193</v>
+      </c>
+      <c r="B187" t="n" s="0">
+        <v>25.0</v>
+      </c>
+      <c r="C187" t="n" s="0">
+        <v>34.0</v>
+      </c>
+      <c r="D187" t="n" s="0">
+        <v>58.5</v>
+      </c>
+      <c r="E187" t="n" s="0">
+        <v>4.0</v>
+      </c>
+      <c r="F187" t="n" s="0">
+        <v>1450.0</v>
+      </c>
+      <c r="G187" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H187" t="n" s="0">
+        <v>195.0</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" t="s" s="0">
+        <v>194</v>
+      </c>
+      <c r="B188" t="n" s="0">
+        <v>50.0</v>
+      </c>
+      <c r="C188" t="n" s="0">
+        <v>105.0</v>
+      </c>
+      <c r="D188" t="n" s="0">
+        <v>63.0</v>
+      </c>
+      <c r="E188" t="n" s="0">
+        <v>22.7</v>
+      </c>
+      <c r="F188" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G188" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H188" t="n" s="0">
+        <v>405.0</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" t="s" s="0">
+        <v>195</v>
+      </c>
+      <c r="B189" t="n" s="0">
+        <v>50.0</v>
+      </c>
+      <c r="C189" t="n" s="0">
+        <v>123.0</v>
+      </c>
+      <c r="D189" t="n" s="0">
+        <v>62.5</v>
+      </c>
+      <c r="E189" t="n" s="0">
+        <v>26.8</v>
+      </c>
+      <c r="F189" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G189" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H189" t="n" s="0">
+        <v>415.0</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" t="s" s="0">
+        <v>196</v>
+      </c>
+      <c r="B190" t="n" s="0">
+        <v>25.0</v>
+      </c>
+      <c r="C190" t="n" s="0">
+        <v>25.0</v>
+      </c>
+      <c r="D190" t="n" s="0">
+        <v>60.0</v>
+      </c>
+      <c r="E190" t="n" s="0">
+        <v>2.8</v>
+      </c>
+      <c r="F190" t="n" s="0">
+        <v>1450.0</v>
+      </c>
+      <c r="G190" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H190" t="n" s="0">
+        <v>175.0</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" t="s" s="0">
+        <v>197</v>
+      </c>
+      <c r="B191" t="n" s="0">
+        <v>50.0</v>
+      </c>
+      <c r="C191" t="n" s="0">
+        <v>95.0</v>
+      </c>
+      <c r="D191" t="n" s="0">
+        <v>63.5</v>
+      </c>
+      <c r="E191" t="n" s="0">
+        <v>20.4</v>
+      </c>
+      <c r="F191" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G191" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H191" t="n" s="0">
+        <v>405.0</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" t="s" s="0">
+        <v>198</v>
+      </c>
+      <c r="B192" t="n" s="0">
+        <v>50.0</v>
+      </c>
+      <c r="C192" t="n" s="0">
+        <v>11.0</v>
+      </c>
+      <c r="D192" t="n" s="0">
+        <v>77.0</v>
+      </c>
+      <c r="E192" t="n" s="0">
+        <v>1.9</v>
+      </c>
+      <c r="F192" t="n" s="0">
+        <v>2900.0</v>
+      </c>
+      <c r="G192" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H192" t="n" s="0">
+        <v>94.0</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" t="s" s="0">
+        <v>199</v>
+      </c>
+      <c r="B193" t="n" s="0">
+        <v>50.0</v>
+      </c>
+      <c r="C193" t="n" s="0">
+        <v>15.0</v>
+      </c>
+      <c r="D193" t="n" s="0">
+        <v>79.0</v>
+      </c>
+      <c r="E193" t="n" s="0">
+        <v>2.6</v>
+      </c>
+      <c r="F193" t="n" s="0">
+        <v>2900.0</v>
+      </c>
+      <c r="G193" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H193" t="n" s="0">
+        <v>103.0</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" t="s" s="0">
+        <v>200</v>
+      </c>
+      <c r="B194" t="n" s="0">
+        <v>50.0</v>
+      </c>
+      <c r="C194" t="n" s="0">
+        <v>20.0</v>
+      </c>
+      <c r="D194" t="n" s="0">
+        <v>80.0</v>
+      </c>
+      <c r="E194" t="n" s="0">
+        <v>3.4</v>
+      </c>
+      <c r="F194" t="n" s="0">
+        <v>2900.0</v>
+      </c>
+      <c r="G194" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H194" t="n" s="0">
+        <v>118.0</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" t="s" s="0">
+        <v>201</v>
+      </c>
+      <c r="B195" t="n" s="0">
+        <v>25.0</v>
+      </c>
+      <c r="C195" t="n" s="0">
+        <v>6.5</v>
+      </c>
+      <c r="D195" t="n" s="0">
+        <v>79.0</v>
+      </c>
+      <c r="E195" t="n" s="0">
+        <v>0.56</v>
+      </c>
+      <c r="F195" t="n" s="0">
+        <v>1450.0</v>
+      </c>
+      <c r="G195" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H195" t="n" s="0">
+        <v>82.0</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" t="s" s="0">
+        <v>202</v>
+      </c>
+      <c r="B196" t="n" s="0">
+        <v>25.0</v>
+      </c>
+      <c r="C196" t="n" s="0">
+        <v>8.5</v>
+      </c>
+      <c r="D196" t="n" s="0">
+        <v>77.0</v>
+      </c>
+      <c r="E196" t="n" s="0">
+        <v>0.75</v>
+      </c>
+      <c r="F196" t="n" s="0">
+        <v>1450.0</v>
+      </c>
+      <c r="G196" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H196" t="n" s="0">
+        <v>89.0</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" t="s" s="0">
+        <v>203</v>
+      </c>
+      <c r="B197" t="n" s="0">
+        <v>50.0</v>
+      </c>
+      <c r="C197" t="n" s="0">
+        <v>28.5</v>
+      </c>
+      <c r="D197" t="n" s="0">
+        <v>81.0</v>
+      </c>
+      <c r="E197" t="n" s="0">
+        <v>4.8</v>
+      </c>
+      <c r="F197" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G197" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H197" t="n" s="0">
+        <v>135.0</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" t="s" s="0">
+        <v>204</v>
+      </c>
+      <c r="B198" t="n" s="0">
+        <v>50.0</v>
+      </c>
+      <c r="C198" t="n" s="0">
+        <v>35.0</v>
+      </c>
+      <c r="D198" t="n" s="0">
+        <v>79.0</v>
+      </c>
+      <c r="E198" t="n" s="0">
+        <v>6.0</v>
+      </c>
+      <c r="F198" t="n" s="0">
+        <v>2950.0</v>
+      </c>
+      <c r="G198" t="n" s="0">
+        <v>0.0</v>
+      </c>
+      <c r="H198" t="n" s="0">
+        <v>140.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>